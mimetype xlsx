--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Paket Pengadaan" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>Kode Paket</t>
   </si>
   <si>
     <t>Nama Paket</t>
   </si>
   <si>
     <t>Satuan Kerja</t>
   </si>
   <si>
     <t>Jenis</t>
   </si>
   <si>
     <t>Kategori</t>
   </si>
   <si>
     <t>Metode</t>
   </si>
   <si>
     <t>Pagu (Rp)</t>
   </si>
   <si>
     <t>Nilai Kontrak (Rp)</t>
   </si>
   <si>
@@ -68,255 +68,378 @@
   <si>
     <t>Penyedia</t>
   </si>
   <si>
     <t>PNT-10907309000</t>
   </si>
   <si>
     <t>Belanja keperluan kegiatan MTQ Kecamatan Medan Marelan Tahun 2026</t>
   </si>
   <si>
     <t>Kecamatan Medan Marelan</t>
   </si>
   <si>
     <t>Pencatatan Non Tender</t>
   </si>
   <si>
     <t>Barang</t>
   </si>
   <si>
     <t>Pengadaan Langsung</t>
   </si>
   <si>
     <t>Selesai</t>
   </si>
   <si>
+    <t>PNT-11048798000</t>
+  </si>
+  <si>
+    <t>Pemeliharaan Alat Pendukung Operasional Lainnya</t>
+  </si>
+  <si>
+    <t>Dinas Sumber Daya Air, Bina Marga dan Bina Konstruksi</t>
+  </si>
+  <si>
+    <t>Jasa Lainnya</t>
+  </si>
+  <si>
     <t>PNT-10860070000</t>
   </si>
   <si>
-    <t>Pemeliharaan Alat Pendukung Operasional Lainnya</t>
-[...7 lines deleted...]
-  <si>
     <t>Kontrak</t>
   </si>
   <si>
     <t>PNT-10860177000</t>
   </si>
   <si>
     <t>PNT-10936898000</t>
   </si>
   <si>
+    <t>PNT-11048839000</t>
+  </si>
+  <si>
+    <t>Pemeliharaan Kendaraan Operasional Alat Berat - Backhoe Loader</t>
+  </si>
+  <si>
+    <t>PNT-11048862000</t>
+  </si>
+  <si>
+    <t>PNT-11048875000</t>
+  </si>
+  <si>
     <t>PNT-10936785000</t>
   </si>
   <si>
-    <t>Pemeliharaan Kendaraan Operasional Alat Berat - Backhoe Loader</t>
-[...1 lines deleted...]
-  <si>
     <t>PNT-10936927000</t>
   </si>
   <si>
     <t>PNT-10860009000</t>
   </si>
   <si>
     <t>PNT-10936850000</t>
   </si>
   <si>
     <t>Pemeliharaan Kendaraan Operasional Alat Berat - Cold Milling</t>
   </si>
   <si>
+    <t>PNT-11049121000</t>
+  </si>
+  <si>
+    <t>Pemeliharaan Kendaraan Operasional Alat Berat - Dump Truck</t>
+  </si>
+  <si>
+    <t>PNT-11049067000</t>
+  </si>
+  <si>
+    <t>PNT-11049153000</t>
+  </si>
+  <si>
+    <t>PNT-11049170000</t>
+  </si>
+  <si>
+    <t>PNT-11049079000</t>
+  </si>
+  <si>
+    <t>PNT-11049200000</t>
+  </si>
+  <si>
+    <t>PNT-11049113000</t>
+  </si>
+  <si>
+    <t>PNT-11049134000</t>
+  </si>
+  <si>
+    <t>PNT-11048977000</t>
+  </si>
+  <si>
+    <t>PNT-11048987000</t>
+  </si>
+  <si>
+    <t>PNT-11049142000</t>
+  </si>
+  <si>
+    <t>PNT-11049075000</t>
+  </si>
+  <si>
+    <t>PNT-11049109000</t>
+  </si>
+  <si>
+    <t>PNT-11048995000</t>
+  </si>
+  <si>
+    <t>PNT-11049186000</t>
+  </si>
+  <si>
+    <t>PNT-11049221000</t>
+  </si>
+  <si>
+    <t>PNT-11049073000</t>
+  </si>
+  <si>
     <t>PNT-10936834000</t>
   </si>
   <si>
-    <t>Pemeliharaan Kendaraan Operasional Alat Berat - Dump Truck</t>
-[...1 lines deleted...]
-  <si>
     <t>PNT-10936918000</t>
   </si>
   <si>
     <t>PNT-10860132000</t>
   </si>
   <si>
     <t>PNT-10860209000</t>
   </si>
   <si>
     <t>PNT-10937013000</t>
   </si>
   <si>
     <t>PNT-10937024000</t>
   </si>
   <si>
     <t>PNT-10936813000</t>
   </si>
   <si>
     <t>PNT-10860207000</t>
   </si>
   <si>
     <t>PNT-10936908000</t>
   </si>
   <si>
+    <t>PNT-11048901000</t>
+  </si>
+  <si>
+    <t>Pemeliharaan Kendaraan Operasional Alat Berat - Excavator Amphibi</t>
+  </si>
+  <si>
+    <t>PNT-11048944000</t>
+  </si>
+  <si>
+    <t>PNT-11048930000</t>
+  </si>
+  <si>
     <t>PNT-10859862000</t>
   </si>
   <si>
-    <t>Pemeliharaan Kendaraan Operasional Alat Berat - Excavator Amphibi</t>
-[...1 lines deleted...]
-  <si>
     <t>PNT-10860065000</t>
   </si>
   <si>
     <t>PNT-10860035000</t>
   </si>
   <si>
     <t>PNT-10936966000</t>
   </si>
   <si>
+    <t>PNT-11048956000</t>
+  </si>
+  <si>
+    <t>Pemeliharaan Kendaraan Operasional Alat Berat - Excavator Long Arm Standar</t>
+  </si>
+  <si>
+    <t>PNT-11048966000</t>
+  </si>
+  <si>
     <t>PNT-10937007000</t>
   </si>
   <si>
-    <t>Pemeliharaan Kendaraan Operasional Alat Berat - Excavator Long Arm Standar</t>
-[...1 lines deleted...]
-  <si>
     <t>PNT-10936985000</t>
   </si>
   <si>
     <t>PNT-10937005000</t>
   </si>
   <si>
     <t>PNT-10859935000</t>
   </si>
   <si>
     <t>PNT-10860078000</t>
   </si>
   <si>
+    <t>PNT-11049364000</t>
+  </si>
+  <si>
+    <t>Pemeliharaan Kendaraan Operasional Alat Berat - Excavator Mini</t>
+  </si>
+  <si>
     <t>PNT-10936981000</t>
   </si>
   <si>
-    <t>Pemeliharaan Kendaraan Operasional Alat Berat - Excavator Mini</t>
-[...1 lines deleted...]
-  <si>
     <t>PNT-10936990000</t>
   </si>
   <si>
     <t>PNT-10860199000</t>
   </si>
   <si>
+    <t>PNT-11049944000</t>
+  </si>
+  <si>
+    <t>Pemeliharaan Kendaraan Operasional Alat Berat - Finisher</t>
+  </si>
+  <si>
     <t>PNT-10936883000</t>
   </si>
   <si>
-    <t>Pemeliharaan Kendaraan Operasional Alat Berat - Finisher</t>
-[...1 lines deleted...]
-  <si>
     <t>PNT-10941552000</t>
   </si>
   <si>
     <t>Pemeliharaan Kendaraan Operasional Alat Berat - Grader</t>
   </si>
   <si>
     <t>PNT-10941572000</t>
   </si>
   <si>
+    <t>PNT-11048724000</t>
+  </si>
+  <si>
+    <t>Pemeliharaan Kendaraan Operasional Alat Berat - Mobil Tangga</t>
+  </si>
+  <si>
+    <t>PNT-11048692000</t>
+  </si>
+  <si>
     <t>PNT-10859994000</t>
   </si>
   <si>
-    <t>Pemeliharaan Kendaraan Operasional Alat Berat - Mobil Tangga</t>
-[...1 lines deleted...]
-  <si>
     <t>PNT-10860109000</t>
   </si>
   <si>
     <t>Pemeliharaan Kendaraan Operasional Alat Berat - Pneumatic Tire Roller</t>
   </si>
   <si>
     <t>PNT-10937003000</t>
   </si>
   <si>
+    <t>PNT-11049396000</t>
+  </si>
+  <si>
+    <t>Pemeliharaan Kendaraan Operasional Alat Berat - Skid Loader</t>
+  </si>
+  <si>
+    <t>PNT-11049385000</t>
+  </si>
+  <si>
     <t>PNT-10937001000</t>
   </si>
   <si>
-    <t>Pemeliharaan Kendaraan Operasional Alat Berat - Skid Loader</t>
+    <t>PNT-11049897000</t>
+  </si>
+  <si>
+    <t>Pemeliharaan Kendaraan Operasional Alat Berat - Stom Walles</t>
+  </si>
+  <si>
+    <t>PNT-11049306000</t>
   </si>
   <si>
     <t>PNT-10860095000</t>
   </si>
   <si>
-    <t>Pemeliharaan Kendaraan Operasional Alat Berat - Stom Walles</t>
-[...1 lines deleted...]
-  <si>
     <t>PNT-10860126000</t>
   </si>
   <si>
     <t>Pemeliharaan Kendaraan Operasional Alat Berat - Truck Air</t>
   </si>
   <si>
+    <t>PNT-11049879000</t>
+  </si>
+  <si>
+    <t>Pemeliharaan Kendaraan Operasional Alat Berat - Truck Crane</t>
+  </si>
+  <si>
     <t>PNT-10860146000</t>
   </si>
   <si>
-    <t>Pemeliharaan Kendaraan Operasional Alat Berat - Truck Crane</t>
-[...1 lines deleted...]
-  <si>
     <t>PNT-10860049000</t>
   </si>
   <si>
     <t>PNT-10936973000</t>
   </si>
   <si>
     <t>PNT-10936962000</t>
   </si>
   <si>
     <t>PNT-10936983000</t>
   </si>
   <si>
     <t>Pemeliharaan Kendaraan Operasional Alat Berat - Truck Pompa Air</t>
   </si>
   <si>
+    <t>PNT-11049911000</t>
+  </si>
+  <si>
+    <t>Pemeliharaan Kendaraan Operasional Alat Berat - Truck Sedot Lumpur</t>
+  </si>
+  <si>
     <t>PNT-10936987000</t>
   </si>
   <si>
-    <t>Pemeliharaan Kendaraan Operasional Alat Berat - Truck Sedot Lumpur</t>
-[...1 lines deleted...]
-  <si>
     <t>PNT-10860157000</t>
   </si>
   <si>
+    <t>PNT-11049965000</t>
+  </si>
+  <si>
+    <t>Pemeliharaan Kendaraan Operasional Alat Berat - Truck Trado</t>
+  </si>
+  <si>
     <t>PNT-10936865000</t>
   </si>
   <si>
-    <t>Pemeliharaan Kendaraan Operasional Alat Berat - Truck Trado</t>
-[...1 lines deleted...]
-  <si>
     <t>PNT-10860184000</t>
   </si>
   <si>
+    <t>PNT-11049409000</t>
+  </si>
+  <si>
+    <t>Pemeliharaan Kendaraan Operasional Alat Berat - Vibro Dynapac</t>
+  </si>
+  <si>
+    <t>PNT-11048752000</t>
+  </si>
+  <si>
+    <t>Pemeliharaan Roda 4</t>
+  </si>
+  <si>
+    <t>PNT-11048771000</t>
+  </si>
+  <si>
     <t>PNT-10859957000</t>
-  </si>
-[...1 lines deleted...]
-    <t>Pemeliharaan Roda 4</t>
   </si>
   <si>
     <t>PNT-10860205000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -633,51 +756,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K50"/>
+  <dimension ref="A1:K90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="55" customWidth="true" style="0"/>
     <col min="3" max="3" width="32" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="8" customWidth="true" style="0"/>
     <col min="10" max="10" width="14" customWidth="true" style="0"/>
     <col min="11" max="11" width="32" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
@@ -744,1561 +867,2841 @@
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>16</v>
       </c>
       <c r="G3">
         <v>774433800</v>
       </c>
       <c r="H3">
-        <v>68276100</v>
+        <v>98490300</v>
       </c>
       <c r="I3">
         <v>2026</v>
       </c>
       <c r="J3" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>21</v>
       </c>
       <c r="F4" t="s">
         <v>16</v>
       </c>
       <c r="G4">
         <v>774433800</v>
       </c>
       <c r="H4">
-        <v>14097000</v>
+        <v>68276100</v>
       </c>
       <c r="I4">
         <v>2026</v>
       </c>
       <c r="J4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>21</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
       <c r="G5">
         <v>774433800</v>
       </c>
       <c r="H5">
-        <v>143873316</v>
+        <v>14097000</v>
       </c>
       <c r="I5">
         <v>2026</v>
       </c>
       <c r="J5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
       <c r="G6">
-        <v>1210000000</v>
+        <v>774433800</v>
       </c>
       <c r="H6">
-        <v>52943670</v>
+        <v>143873316</v>
       </c>
       <c r="I6">
         <v>2026</v>
       </c>
       <c r="J6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>16</v>
       </c>
       <c r="G7">
         <v>1210000000</v>
       </c>
       <c r="H7">
-        <v>99898890</v>
+        <v>193721085</v>
       </c>
       <c r="I7">
         <v>2026</v>
       </c>
       <c r="J7" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>28</v>
       </c>
       <c r="B8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>16</v>
       </c>
       <c r="G8">
         <v>1210000000</v>
       </c>
       <c r="H8">
-        <v>132228750</v>
+        <v>157999899</v>
       </c>
       <c r="I8">
         <v>2026</v>
       </c>
       <c r="J8" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
         <v>29</v>
       </c>
       <c r="B9" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9" t="s">
         <v>14</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
       <c r="F9" t="s">
         <v>16</v>
       </c>
       <c r="G9">
-        <v>200000000</v>
+        <v>1210000000</v>
       </c>
       <c r="H9">
-        <v>86657700</v>
+        <v>127966905</v>
       </c>
       <c r="I9">
         <v>2026</v>
       </c>
       <c r="J9" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B10" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10" t="s">
         <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
         <v>16</v>
       </c>
       <c r="G10">
-        <v>7580728827</v>
+        <v>1210000000</v>
       </c>
       <c r="H10">
-        <v>169793053</v>
+        <v>52943670</v>
       </c>
       <c r="I10">
         <v>2026</v>
       </c>
       <c r="J10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B11" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>20</v>
       </c>
       <c r="D11" t="s">
         <v>14</v>
       </c>
       <c r="E11" t="s">
         <v>21</v>
       </c>
       <c r="F11" t="s">
         <v>16</v>
       </c>
       <c r="G11">
-        <v>7580728827</v>
+        <v>1210000000</v>
       </c>
       <c r="H11">
-        <v>94260090</v>
+        <v>99898890</v>
       </c>
       <c r="I11">
         <v>2026</v>
       </c>
       <c r="J11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B12" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="C12" t="s">
         <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>14</v>
       </c>
       <c r="E12" t="s">
         <v>21</v>
       </c>
       <c r="F12" t="s">
         <v>16</v>
       </c>
       <c r="G12">
-        <v>7580728827</v>
+        <v>1210000000</v>
       </c>
       <c r="H12">
-        <v>30003300</v>
+        <v>132228750</v>
       </c>
       <c r="I12">
         <v>2026</v>
       </c>
       <c r="J12" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C13" t="s">
         <v>20</v>
       </c>
       <c r="D13" t="s">
         <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>21</v>
       </c>
       <c r="F13" t="s">
         <v>16</v>
       </c>
       <c r="G13">
-        <v>7580728827</v>
+        <v>200000000</v>
       </c>
       <c r="H13">
-        <v>189775035</v>
+        <v>86657700</v>
       </c>
       <c r="I13">
         <v>2026</v>
       </c>
       <c r="J13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="C14" t="s">
         <v>20</v>
       </c>
       <c r="D14" t="s">
         <v>14</v>
       </c>
       <c r="E14" t="s">
         <v>21</v>
       </c>
       <c r="F14" t="s">
         <v>16</v>
       </c>
       <c r="G14">
         <v>7580728827</v>
       </c>
       <c r="H14">
-        <v>154228950</v>
+        <v>156102166</v>
       </c>
       <c r="I14">
         <v>2026</v>
       </c>
       <c r="J14" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C15" t="s">
         <v>20</v>
       </c>
       <c r="D15" t="s">
         <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>21</v>
       </c>
       <c r="F15" t="s">
         <v>16</v>
       </c>
       <c r="G15">
         <v>7580728827</v>
       </c>
       <c r="H15">
-        <v>184371000</v>
+        <v>147591150</v>
       </c>
       <c r="I15">
         <v>2026</v>
       </c>
       <c r="J15" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
         <v>38</v>
       </c>
       <c r="B16" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C16" t="s">
         <v>20</v>
       </c>
       <c r="D16" t="s">
         <v>14</v>
       </c>
       <c r="E16" t="s">
         <v>21</v>
       </c>
       <c r="F16" t="s">
         <v>16</v>
       </c>
       <c r="G16">
         <v>7580728827</v>
       </c>
       <c r="H16">
-        <v>146015449</v>
+        <v>162953550</v>
       </c>
       <c r="I16">
         <v>2026</v>
       </c>
       <c r="J16" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
         <v>39</v>
       </c>
       <c r="B17" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C17" t="s">
         <v>20</v>
       </c>
       <c r="D17" t="s">
         <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>21</v>
       </c>
       <c r="F17" t="s">
         <v>16</v>
       </c>
       <c r="G17">
         <v>7580728827</v>
       </c>
       <c r="H17">
-        <v>66228705</v>
+        <v>141712590</v>
       </c>
       <c r="I17">
         <v>2026</v>
       </c>
       <c r="J17" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
         <v>40</v>
       </c>
       <c r="B18" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C18" t="s">
         <v>20</v>
       </c>
       <c r="D18" t="s">
         <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>21</v>
       </c>
       <c r="F18" t="s">
         <v>16</v>
       </c>
       <c r="G18">
         <v>7580728827</v>
       </c>
       <c r="H18">
-        <v>189857175</v>
+        <v>149754540</v>
       </c>
       <c r="I18">
         <v>2026</v>
       </c>
       <c r="J18" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
         <v>41</v>
       </c>
       <c r="B19" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="C19" t="s">
         <v>20</v>
       </c>
       <c r="D19" t="s">
         <v>14</v>
       </c>
       <c r="E19" t="s">
         <v>21</v>
       </c>
       <c r="F19" t="s">
         <v>16</v>
       </c>
       <c r="G19">
-        <v>1735000000</v>
+        <v>7580728827</v>
       </c>
       <c r="H19">
-        <v>170285100</v>
+        <v>142775415</v>
       </c>
       <c r="I19">
         <v>2026</v>
       </c>
       <c r="J19" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B20" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="C20" t="s">
         <v>20</v>
       </c>
       <c r="D20" t="s">
         <v>14</v>
       </c>
       <c r="E20" t="s">
         <v>21</v>
       </c>
       <c r="F20" t="s">
         <v>16</v>
       </c>
       <c r="G20">
-        <v>1735000000</v>
+        <v>7580728827</v>
       </c>
       <c r="H20">
-        <v>147348504</v>
+        <v>152490617</v>
       </c>
       <c r="I20">
         <v>2026</v>
       </c>
       <c r="J20" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B21" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="C21" t="s">
         <v>20</v>
       </c>
       <c r="D21" t="s">
         <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>21</v>
       </c>
       <c r="F21" t="s">
         <v>16</v>
       </c>
       <c r="G21">
-        <v>1735000000</v>
+        <v>7580728827</v>
       </c>
       <c r="H21">
-        <v>136561191</v>
+        <v>99010612</v>
       </c>
       <c r="I21">
         <v>2026</v>
       </c>
       <c r="J21" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B22" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="C22" t="s">
         <v>20</v>
       </c>
       <c r="D22" t="s">
         <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>21</v>
       </c>
       <c r="F22" t="s">
         <v>16</v>
       </c>
       <c r="G22">
-        <v>1735000000</v>
+        <v>7580728827</v>
       </c>
       <c r="H22">
-        <v>190750392</v>
+        <v>145640880</v>
       </c>
       <c r="I22">
         <v>2026</v>
       </c>
       <c r="J22" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B23" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="C23" t="s">
         <v>20</v>
       </c>
       <c r="D23" t="s">
         <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>21</v>
       </c>
       <c r="F23" t="s">
         <v>16</v>
       </c>
       <c r="G23">
-        <v>1499999998</v>
+        <v>7580728827</v>
       </c>
       <c r="H23">
-        <v>44030148</v>
+        <v>143262150</v>
       </c>
       <c r="I23">
         <v>2026</v>
       </c>
       <c r="J23" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B24" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="C24" t="s">
         <v>20</v>
       </c>
       <c r="D24" t="s">
         <v>14</v>
       </c>
       <c r="E24" t="s">
         <v>21</v>
       </c>
       <c r="F24" t="s">
         <v>16</v>
       </c>
       <c r="G24">
-        <v>1499999998</v>
+        <v>7580728827</v>
       </c>
       <c r="H24">
-        <v>171295198</v>
+        <v>190464900</v>
       </c>
       <c r="I24">
         <v>2026</v>
       </c>
       <c r="J24" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B25" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="C25" t="s">
         <v>20</v>
       </c>
       <c r="D25" t="s">
         <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>21</v>
       </c>
       <c r="F25" t="s">
         <v>16</v>
       </c>
       <c r="G25">
-        <v>1499999998</v>
+        <v>7580728827</v>
       </c>
       <c r="H25">
-        <v>101149393</v>
+        <v>147570615</v>
       </c>
       <c r="I25">
         <v>2026</v>
       </c>
       <c r="J25" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B26" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="C26" t="s">
         <v>20</v>
       </c>
       <c r="D26" t="s">
         <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>21</v>
       </c>
       <c r="F26" t="s">
         <v>16</v>
       </c>
       <c r="G26">
-        <v>1499999998</v>
+        <v>7580728827</v>
       </c>
       <c r="H26">
-        <v>180978285</v>
+        <v>130751895</v>
       </c>
       <c r="I26">
         <v>2026</v>
       </c>
       <c r="J26" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B27" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="C27" t="s">
         <v>20</v>
       </c>
       <c r="D27" t="s">
         <v>14</v>
       </c>
       <c r="E27" t="s">
         <v>21</v>
       </c>
       <c r="F27" t="s">
         <v>16</v>
       </c>
       <c r="G27">
-        <v>1499999998</v>
+        <v>7580728827</v>
       </c>
       <c r="H27">
-        <v>60206400</v>
+        <v>100377300</v>
       </c>
       <c r="I27">
         <v>2026</v>
       </c>
       <c r="J27" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B28" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="C28" t="s">
         <v>20</v>
       </c>
       <c r="D28" t="s">
         <v>14</v>
       </c>
       <c r="E28" t="s">
         <v>21</v>
       </c>
       <c r="F28" t="s">
         <v>16</v>
       </c>
       <c r="G28">
-        <v>1016194284</v>
+        <v>7580728827</v>
       </c>
       <c r="H28">
-        <v>85871808</v>
+        <v>183762414</v>
       </c>
       <c r="I28">
         <v>2026</v>
       </c>
       <c r="J28" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="B29" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="C29" t="s">
         <v>20</v>
       </c>
       <c r="D29" t="s">
         <v>14</v>
       </c>
       <c r="E29" t="s">
         <v>21</v>
       </c>
       <c r="F29" t="s">
         <v>16</v>
       </c>
       <c r="G29">
-        <v>1016194284</v>
+        <v>7580728827</v>
       </c>
       <c r="H29">
-        <v>172019027</v>
+        <v>133843245</v>
       </c>
       <c r="I29">
         <v>2026</v>
       </c>
       <c r="J29" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B30" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="C30" t="s">
         <v>20</v>
       </c>
       <c r="D30" t="s">
         <v>14</v>
       </c>
       <c r="E30" t="s">
         <v>21</v>
       </c>
       <c r="F30" t="s">
         <v>16</v>
       </c>
       <c r="G30">
-        <v>1016194284</v>
+        <v>7580728827</v>
       </c>
       <c r="H30">
-        <v>174483730</v>
+        <v>112366410</v>
       </c>
       <c r="I30">
         <v>2026</v>
       </c>
       <c r="J30" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B31" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="C31" t="s">
         <v>20</v>
       </c>
       <c r="D31" t="s">
         <v>14</v>
       </c>
       <c r="E31" t="s">
         <v>21</v>
       </c>
       <c r="F31" t="s">
         <v>16</v>
       </c>
       <c r="G31">
-        <v>645234513</v>
+        <v>7580728827</v>
       </c>
       <c r="H31">
-        <v>137906400</v>
+        <v>169793053</v>
       </c>
       <c r="I31">
         <v>2026</v>
       </c>
       <c r="J31" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B32" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="C32" t="s">
         <v>20</v>
       </c>
       <c r="D32" t="s">
         <v>14</v>
       </c>
       <c r="E32" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="F32" t="s">
         <v>16</v>
       </c>
       <c r="G32">
-        <v>632467716</v>
+        <v>7580728827</v>
       </c>
       <c r="H32">
-        <v>84981600</v>
+        <v>94260090</v>
       </c>
       <c r="I32">
         <v>2026</v>
       </c>
       <c r="J32" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="B33" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="C33" t="s">
         <v>20</v>
       </c>
       <c r="D33" t="s">
         <v>14</v>
       </c>
       <c r="E33" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="F33" t="s">
         <v>16</v>
       </c>
       <c r="G33">
-        <v>632467716</v>
+        <v>7580728827</v>
       </c>
       <c r="H33">
-        <v>26751000</v>
+        <v>30003300</v>
       </c>
       <c r="I33">
         <v>2026</v>
       </c>
       <c r="J33" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="B34" t="s">
-        <v>62</v>
+        <v>36</v>
       </c>
       <c r="C34" t="s">
         <v>20</v>
       </c>
       <c r="D34" t="s">
         <v>14</v>
       </c>
       <c r="E34" t="s">
         <v>21</v>
       </c>
       <c r="F34" t="s">
         <v>16</v>
       </c>
       <c r="G34">
-        <v>1320000000</v>
+        <v>7580728827</v>
       </c>
       <c r="H34">
-        <v>101005560</v>
+        <v>189775035</v>
       </c>
       <c r="I34">
         <v>2026</v>
       </c>
       <c r="J34" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="B35" t="s">
-        <v>64</v>
+        <v>36</v>
       </c>
       <c r="C35" t="s">
         <v>20</v>
       </c>
       <c r="D35" t="s">
         <v>14</v>
       </c>
       <c r="E35" t="s">
         <v>21</v>
       </c>
       <c r="F35" t="s">
         <v>16</v>
       </c>
       <c r="G35">
-        <v>86456002</v>
+        <v>7580728827</v>
       </c>
       <c r="H35">
-        <v>37529100</v>
+        <v>154228950</v>
       </c>
       <c r="I35">
         <v>2026</v>
       </c>
       <c r="J35" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="B36" t="s">
-        <v>64</v>
+        <v>36</v>
       </c>
       <c r="C36" t="s">
         <v>20</v>
       </c>
       <c r="D36" t="s">
         <v>14</v>
       </c>
       <c r="E36" t="s">
         <v>21</v>
       </c>
       <c r="F36" t="s">
         <v>16</v>
       </c>
       <c r="G36">
-        <v>86456002</v>
+        <v>7580728827</v>
       </c>
       <c r="H36">
-        <v>42037920</v>
+        <v>184371000</v>
       </c>
       <c r="I36">
         <v>2026</v>
       </c>
       <c r="J36" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="B37" t="s">
-        <v>67</v>
+        <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>20</v>
       </c>
       <c r="D37" t="s">
         <v>14</v>
       </c>
       <c r="E37" t="s">
         <v>21</v>
       </c>
       <c r="F37" t="s">
         <v>16</v>
       </c>
       <c r="G37">
-        <v>1033207470</v>
+        <v>7580728827</v>
       </c>
       <c r="H37">
-        <v>64731870</v>
+        <v>146015449</v>
       </c>
       <c r="I37">
         <v>2026</v>
       </c>
       <c r="J37" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="B38" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="C38" t="s">
         <v>20</v>
       </c>
       <c r="D38" t="s">
         <v>14</v>
       </c>
       <c r="E38" t="s">
         <v>21</v>
       </c>
       <c r="F38" t="s">
         <v>16</v>
       </c>
       <c r="G38">
-        <v>753994500</v>
+        <v>7580728827</v>
       </c>
       <c r="H38">
-        <v>43069665</v>
+        <v>66228705</v>
       </c>
       <c r="I38">
         <v>2026</v>
       </c>
       <c r="J38" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="B39" t="s">
-        <v>71</v>
+        <v>36</v>
       </c>
       <c r="C39" t="s">
         <v>20</v>
       </c>
       <c r="D39" t="s">
         <v>14</v>
       </c>
       <c r="E39" t="s">
         <v>21</v>
       </c>
       <c r="F39" t="s">
         <v>16</v>
       </c>
       <c r="G39">
-        <v>241000000</v>
+        <v>7580728827</v>
       </c>
       <c r="H39">
-        <v>105815190</v>
+        <v>189857175</v>
       </c>
       <c r="I39">
         <v>2026</v>
       </c>
       <c r="J39" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="B40" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="C40" t="s">
         <v>20</v>
       </c>
       <c r="D40" t="s">
         <v>14</v>
       </c>
       <c r="E40" t="s">
         <v>21</v>
       </c>
       <c r="F40" t="s">
         <v>16</v>
       </c>
       <c r="G40">
-        <v>1011884900</v>
+        <v>1735000000</v>
       </c>
       <c r="H40">
-        <v>79792350</v>
+        <v>195248001</v>
       </c>
       <c r="I40">
         <v>2026</v>
       </c>
       <c r="J40" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="B41" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="C41" t="s">
         <v>20</v>
       </c>
       <c r="D41" t="s">
         <v>14</v>
       </c>
       <c r="E41" t="s">
         <v>21</v>
       </c>
       <c r="F41" t="s">
         <v>16</v>
       </c>
       <c r="G41">
-        <v>1011884900</v>
+        <v>1735000000</v>
       </c>
       <c r="H41">
-        <v>89295060</v>
+        <v>121237197</v>
       </c>
       <c r="I41">
         <v>2026</v>
       </c>
       <c r="J41" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="B42" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="C42" t="s">
         <v>20</v>
       </c>
       <c r="D42" t="s">
         <v>14</v>
       </c>
       <c r="E42" t="s">
         <v>21</v>
       </c>
       <c r="F42" t="s">
         <v>16</v>
       </c>
       <c r="G42">
-        <v>1011884900</v>
+        <v>1735000000</v>
       </c>
       <c r="H42">
-        <v>170598120</v>
+        <v>119658000</v>
       </c>
       <c r="I42">
         <v>2026</v>
       </c>
       <c r="J42" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="B43" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="C43" t="s">
         <v>20</v>
       </c>
       <c r="D43" t="s">
         <v>14</v>
       </c>
       <c r="E43" t="s">
         <v>21</v>
       </c>
       <c r="F43" t="s">
         <v>16</v>
       </c>
       <c r="G43">
-        <v>1011884900</v>
+        <v>1735000000</v>
       </c>
       <c r="H43">
-        <v>85687005</v>
+        <v>170285100</v>
       </c>
       <c r="I43">
         <v>2026</v>
       </c>
       <c r="J43" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="B44" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="C44" t="s">
         <v>20</v>
       </c>
       <c r="D44" t="s">
         <v>14</v>
       </c>
       <c r="E44" t="s">
         <v>21</v>
       </c>
       <c r="F44" t="s">
         <v>16</v>
       </c>
       <c r="G44">
-        <v>459900000</v>
+        <v>1735000000</v>
       </c>
       <c r="H44">
-        <v>68875500</v>
+        <v>147348504</v>
       </c>
       <c r="I44">
         <v>2026</v>
       </c>
       <c r="J44" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="B45" t="s">
-        <v>80</v>
+        <v>63</v>
       </c>
       <c r="C45" t="s">
         <v>20</v>
       </c>
       <c r="D45" t="s">
         <v>14</v>
       </c>
       <c r="E45" t="s">
         <v>21</v>
       </c>
       <c r="F45" t="s">
         <v>16</v>
       </c>
       <c r="G45">
-        <v>500000000</v>
+        <v>1735000000</v>
       </c>
       <c r="H45">
-        <v>17404245</v>
+        <v>136561191</v>
       </c>
       <c r="I45">
         <v>2026</v>
       </c>
       <c r="J45" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" t="s">
-        <v>81</v>
+        <v>69</v>
       </c>
       <c r="B46" t="s">
-        <v>80</v>
+        <v>63</v>
       </c>
       <c r="C46" t="s">
         <v>20</v>
       </c>
       <c r="D46" t="s">
         <v>14</v>
       </c>
       <c r="E46" t="s">
         <v>21</v>
       </c>
       <c r="F46" t="s">
         <v>16</v>
       </c>
       <c r="G46">
-        <v>500000000</v>
+        <v>1735000000</v>
       </c>
       <c r="H46">
-        <v>43284450</v>
+        <v>190750392</v>
       </c>
       <c r="I46">
         <v>2026</v>
       </c>
       <c r="J46" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="B47" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="C47" t="s">
         <v>20</v>
       </c>
       <c r="D47" t="s">
         <v>14</v>
       </c>
       <c r="E47" t="s">
         <v>21</v>
       </c>
       <c r="F47" t="s">
         <v>16</v>
       </c>
       <c r="G47">
-        <v>785249990</v>
+        <v>1499999998</v>
       </c>
       <c r="H47">
-        <v>56733210</v>
+        <v>146792505</v>
       </c>
       <c r="I47">
         <v>2026</v>
       </c>
       <c r="J47" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="B48" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="C48" t="s">
         <v>20</v>
       </c>
       <c r="D48" t="s">
         <v>14</v>
       </c>
       <c r="E48" t="s">
         <v>21</v>
       </c>
       <c r="F48" t="s">
         <v>16</v>
       </c>
       <c r="G48">
-        <v>785249990</v>
+        <v>1499999998</v>
       </c>
       <c r="H48">
-        <v>128819163</v>
+        <v>192430386</v>
       </c>
       <c r="I48">
         <v>2026</v>
       </c>
       <c r="J48" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" t="s">
-        <v>85</v>
+        <v>73</v>
       </c>
       <c r="B49" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
       <c r="C49" t="s">
         <v>20</v>
       </c>
       <c r="D49" t="s">
         <v>14</v>
       </c>
       <c r="E49" t="s">
         <v>21</v>
       </c>
       <c r="F49" t="s">
         <v>16</v>
       </c>
       <c r="G49">
-        <v>1071040000</v>
+        <v>1499999998</v>
       </c>
       <c r="H49">
-        <v>173557185</v>
+        <v>44030148</v>
       </c>
       <c r="I49">
         <v>2026</v>
       </c>
       <c r="J49" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B50" t="s">
+        <v>71</v>
+      </c>
+      <c r="C50" t="s">
+        <v>20</v>
+      </c>
+      <c r="D50" t="s">
+        <v>14</v>
+      </c>
+      <c r="E50" t="s">
+        <v>21</v>
+      </c>
+      <c r="F50" t="s">
+        <v>16</v>
+      </c>
+      <c r="G50">
+        <v>1499999998</v>
+      </c>
+      <c r="H50">
+        <v>171295198</v>
+      </c>
+      <c r="I50">
+        <v>2026</v>
+      </c>
+      <c r="J50" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11">
+      <c r="A51" t="s">
+        <v>75</v>
+      </c>
+      <c r="B51" t="s">
+        <v>71</v>
+      </c>
+      <c r="C51" t="s">
+        <v>20</v>
+      </c>
+      <c r="D51" t="s">
+        <v>14</v>
+      </c>
+      <c r="E51" t="s">
+        <v>21</v>
+      </c>
+      <c r="F51" t="s">
+        <v>16</v>
+      </c>
+      <c r="G51">
+        <v>1499999998</v>
+      </c>
+      <c r="H51">
+        <v>101149393</v>
+      </c>
+      <c r="I51">
+        <v>2026</v>
+      </c>
+      <c r="J51" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11">
+      <c r="A52" t="s">
+        <v>76</v>
+      </c>
+      <c r="B52" t="s">
+        <v>71</v>
+      </c>
+      <c r="C52" t="s">
+        <v>20</v>
+      </c>
+      <c r="D52" t="s">
+        <v>14</v>
+      </c>
+      <c r="E52" t="s">
+        <v>21</v>
+      </c>
+      <c r="F52" t="s">
+        <v>16</v>
+      </c>
+      <c r="G52">
+        <v>1499999998</v>
+      </c>
+      <c r="H52">
+        <v>180978285</v>
+      </c>
+      <c r="I52">
+        <v>2026</v>
+      </c>
+      <c r="J52" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11">
+      <c r="A53" t="s">
+        <v>77</v>
+      </c>
+      <c r="B53" t="s">
+        <v>71</v>
+      </c>
+      <c r="C53" t="s">
+        <v>20</v>
+      </c>
+      <c r="D53" t="s">
+        <v>14</v>
+      </c>
+      <c r="E53" t="s">
+        <v>21</v>
+      </c>
+      <c r="F53" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53">
+        <v>1499999998</v>
+      </c>
+      <c r="H53">
+        <v>60206400</v>
+      </c>
+      <c r="I53">
+        <v>2026</v>
+      </c>
+      <c r="J53" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11">
+      <c r="A54" t="s">
+        <v>78</v>
+      </c>
+      <c r="B54" t="s">
+        <v>79</v>
+      </c>
+      <c r="C54" t="s">
+        <v>20</v>
+      </c>
+      <c r="D54" t="s">
+        <v>14</v>
+      </c>
+      <c r="E54" t="s">
+        <v>21</v>
+      </c>
+      <c r="F54" t="s">
+        <v>16</v>
+      </c>
+      <c r="G54">
+        <v>1016194284</v>
+      </c>
+      <c r="H54">
+        <v>128536779</v>
+      </c>
+      <c r="I54">
+        <v>2026</v>
+      </c>
+      <c r="J54" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11">
+      <c r="A55" t="s">
+        <v>80</v>
+      </c>
+      <c r="B55" t="s">
+        <v>79</v>
+      </c>
+      <c r="C55" t="s">
+        <v>20</v>
+      </c>
+      <c r="D55" t="s">
+        <v>14</v>
+      </c>
+      <c r="E55" t="s">
+        <v>21</v>
+      </c>
+      <c r="F55" t="s">
+        <v>16</v>
+      </c>
+      <c r="G55">
+        <v>1016194284</v>
+      </c>
+      <c r="H55">
+        <v>85871808</v>
+      </c>
+      <c r="I55">
+        <v>2026</v>
+      </c>
+      <c r="J55" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11">
+      <c r="A56" t="s">
+        <v>81</v>
+      </c>
+      <c r="B56" t="s">
+        <v>79</v>
+      </c>
+      <c r="C56" t="s">
+        <v>20</v>
+      </c>
+      <c r="D56" t="s">
+        <v>14</v>
+      </c>
+      <c r="E56" t="s">
+        <v>21</v>
+      </c>
+      <c r="F56" t="s">
+        <v>16</v>
+      </c>
+      <c r="G56">
+        <v>1016194284</v>
+      </c>
+      <c r="H56">
+        <v>172019027</v>
+      </c>
+      <c r="I56">
+        <v>2026</v>
+      </c>
+      <c r="J56" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11">
+      <c r="A57" t="s">
+        <v>82</v>
+      </c>
+      <c r="B57" t="s">
+        <v>79</v>
+      </c>
+      <c r="C57" t="s">
+        <v>20</v>
+      </c>
+      <c r="D57" t="s">
+        <v>14</v>
+      </c>
+      <c r="E57" t="s">
+        <v>21</v>
+      </c>
+      <c r="F57" t="s">
+        <v>16</v>
+      </c>
+      <c r="G57">
+        <v>1016194284</v>
+      </c>
+      <c r="H57">
+        <v>174483730</v>
+      </c>
+      <c r="I57">
+        <v>2026</v>
+      </c>
+      <c r="J57" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11">
+      <c r="A58" t="s">
+        <v>83</v>
+      </c>
+      <c r="B58" t="s">
+        <v>84</v>
+      </c>
+      <c r="C58" t="s">
+        <v>20</v>
+      </c>
+      <c r="D58" t="s">
+        <v>14</v>
+      </c>
+      <c r="E58" t="s">
+        <v>21</v>
+      </c>
+      <c r="F58" t="s">
+        <v>16</v>
+      </c>
+      <c r="G58">
+        <v>645234513</v>
+      </c>
+      <c r="H58">
+        <v>60401560</v>
+      </c>
+      <c r="I58">
+        <v>2026</v>
+      </c>
+      <c r="J58" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11">
+      <c r="A59" t="s">
+        <v>85</v>
+      </c>
+      <c r="B59" t="s">
+        <v>84</v>
+      </c>
+      <c r="C59" t="s">
+        <v>20</v>
+      </c>
+      <c r="D59" t="s">
+        <v>14</v>
+      </c>
+      <c r="E59" t="s">
+        <v>21</v>
+      </c>
+      <c r="F59" t="s">
+        <v>16</v>
+      </c>
+      <c r="G59">
+        <v>645234513</v>
+      </c>
+      <c r="H59">
+        <v>137906400</v>
+      </c>
+      <c r="I59">
+        <v>2026</v>
+      </c>
+      <c r="J59" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11">
+      <c r="A60" t="s">
+        <v>86</v>
+      </c>
+      <c r="B60" t="s">
         <v>87</v>
       </c>
-      <c r="B50" t="s">
-[...14 lines deleted...]
-      <c r="G50">
+      <c r="C60" t="s">
+        <v>20</v>
+      </c>
+      <c r="D60" t="s">
+        <v>14</v>
+      </c>
+      <c r="E60" t="s">
+        <v>15</v>
+      </c>
+      <c r="F60" t="s">
+        <v>16</v>
+      </c>
+      <c r="G60">
+        <v>632467716</v>
+      </c>
+      <c r="H60">
+        <v>84981600</v>
+      </c>
+      <c r="I60">
+        <v>2026</v>
+      </c>
+      <c r="J60" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11">
+      <c r="A61" t="s">
+        <v>88</v>
+      </c>
+      <c r="B61" t="s">
+        <v>87</v>
+      </c>
+      <c r="C61" t="s">
+        <v>20</v>
+      </c>
+      <c r="D61" t="s">
+        <v>14</v>
+      </c>
+      <c r="E61" t="s">
+        <v>15</v>
+      </c>
+      <c r="F61" t="s">
+        <v>16</v>
+      </c>
+      <c r="G61">
+        <v>632467716</v>
+      </c>
+      <c r="H61">
+        <v>26751000</v>
+      </c>
+      <c r="I61">
+        <v>2026</v>
+      </c>
+      <c r="J61" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11">
+      <c r="A62" t="s">
+        <v>89</v>
+      </c>
+      <c r="B62" t="s">
+        <v>90</v>
+      </c>
+      <c r="C62" t="s">
+        <v>20</v>
+      </c>
+      <c r="D62" t="s">
+        <v>14</v>
+      </c>
+      <c r="E62" t="s">
+        <v>21</v>
+      </c>
+      <c r="F62" t="s">
+        <v>16</v>
+      </c>
+      <c r="G62">
+        <v>1320000000</v>
+      </c>
+      <c r="H62">
+        <v>105446670</v>
+      </c>
+      <c r="I62">
+        <v>2026</v>
+      </c>
+      <c r="J62" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11">
+      <c r="A63" t="s">
+        <v>91</v>
+      </c>
+      <c r="B63" t="s">
+        <v>90</v>
+      </c>
+      <c r="C63" t="s">
+        <v>20</v>
+      </c>
+      <c r="D63" t="s">
+        <v>14</v>
+      </c>
+      <c r="E63" t="s">
+        <v>21</v>
+      </c>
+      <c r="F63" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63">
+        <v>1320000000</v>
+      </c>
+      <c r="H63">
+        <v>170733678</v>
+      </c>
+      <c r="I63">
+        <v>2026</v>
+      </c>
+      <c r="J63" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11">
+      <c r="A64" t="s">
+        <v>92</v>
+      </c>
+      <c r="B64" t="s">
+        <v>90</v>
+      </c>
+      <c r="C64" t="s">
+        <v>20</v>
+      </c>
+      <c r="D64" t="s">
+        <v>14</v>
+      </c>
+      <c r="E64" t="s">
+        <v>21</v>
+      </c>
+      <c r="F64" t="s">
+        <v>16</v>
+      </c>
+      <c r="G64">
+        <v>1320000000</v>
+      </c>
+      <c r="H64">
+        <v>101005560</v>
+      </c>
+      <c r="I64">
+        <v>2026</v>
+      </c>
+      <c r="J64" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65" t="s">
+        <v>93</v>
+      </c>
+      <c r="B65" t="s">
+        <v>94</v>
+      </c>
+      <c r="C65" t="s">
+        <v>20</v>
+      </c>
+      <c r="D65" t="s">
+        <v>14</v>
+      </c>
+      <c r="E65" t="s">
+        <v>21</v>
+      </c>
+      <c r="F65" t="s">
+        <v>16</v>
+      </c>
+      <c r="G65">
+        <v>86456002</v>
+      </c>
+      <c r="H65">
+        <v>37529100</v>
+      </c>
+      <c r="I65">
+        <v>2026</v>
+      </c>
+      <c r="J65" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11">
+      <c r="A66" t="s">
+        <v>95</v>
+      </c>
+      <c r="B66" t="s">
+        <v>94</v>
+      </c>
+      <c r="C66" t="s">
+        <v>20</v>
+      </c>
+      <c r="D66" t="s">
+        <v>14</v>
+      </c>
+      <c r="E66" t="s">
+        <v>21</v>
+      </c>
+      <c r="F66" t="s">
+        <v>16</v>
+      </c>
+      <c r="G66">
+        <v>86456002</v>
+      </c>
+      <c r="H66">
+        <v>42037920</v>
+      </c>
+      <c r="I66">
+        <v>2026</v>
+      </c>
+      <c r="J66" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67" t="s">
+        <v>96</v>
+      </c>
+      <c r="B67" t="s">
+        <v>97</v>
+      </c>
+      <c r="C67" t="s">
+        <v>20</v>
+      </c>
+      <c r="D67" t="s">
+        <v>14</v>
+      </c>
+      <c r="E67" t="s">
+        <v>21</v>
+      </c>
+      <c r="F67" t="s">
+        <v>16</v>
+      </c>
+      <c r="G67">
+        <v>1033207470</v>
+      </c>
+      <c r="H67">
+        <v>139100760</v>
+      </c>
+      <c r="I67">
+        <v>2026</v>
+      </c>
+      <c r="J67" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11">
+      <c r="A68" t="s">
+        <v>98</v>
+      </c>
+      <c r="B68" t="s">
+        <v>97</v>
+      </c>
+      <c r="C68" t="s">
+        <v>20</v>
+      </c>
+      <c r="D68" t="s">
+        <v>14</v>
+      </c>
+      <c r="E68" t="s">
+        <v>21</v>
+      </c>
+      <c r="F68" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68">
+        <v>1033207470</v>
+      </c>
+      <c r="H68">
+        <v>102547350</v>
+      </c>
+      <c r="I68">
+        <v>2026</v>
+      </c>
+      <c r="J68" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11">
+      <c r="A69" t="s">
+        <v>99</v>
+      </c>
+      <c r="B69" t="s">
+        <v>97</v>
+      </c>
+      <c r="C69" t="s">
+        <v>20</v>
+      </c>
+      <c r="D69" t="s">
+        <v>14</v>
+      </c>
+      <c r="E69" t="s">
+        <v>21</v>
+      </c>
+      <c r="F69" t="s">
+        <v>16</v>
+      </c>
+      <c r="G69">
+        <v>1033207470</v>
+      </c>
+      <c r="H69">
+        <v>64731870</v>
+      </c>
+      <c r="I69">
+        <v>2026</v>
+      </c>
+      <c r="J69" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11">
+      <c r="A70" t="s">
+        <v>100</v>
+      </c>
+      <c r="B70" t="s">
+        <v>101</v>
+      </c>
+      <c r="C70" t="s">
+        <v>20</v>
+      </c>
+      <c r="D70" t="s">
+        <v>14</v>
+      </c>
+      <c r="E70" t="s">
+        <v>21</v>
+      </c>
+      <c r="F70" t="s">
+        <v>16</v>
+      </c>
+      <c r="G70">
+        <v>753994500</v>
+      </c>
+      <c r="H70">
+        <v>22727250</v>
+      </c>
+      <c r="I70">
+        <v>2026</v>
+      </c>
+      <c r="J70" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11">
+      <c r="A71" t="s">
+        <v>102</v>
+      </c>
+      <c r="B71" t="s">
+        <v>101</v>
+      </c>
+      <c r="C71" t="s">
+        <v>20</v>
+      </c>
+      <c r="D71" t="s">
+        <v>14</v>
+      </c>
+      <c r="E71" t="s">
+        <v>21</v>
+      </c>
+      <c r="F71" t="s">
+        <v>16</v>
+      </c>
+      <c r="G71">
+        <v>753994500</v>
+      </c>
+      <c r="H71">
+        <v>96435135</v>
+      </c>
+      <c r="I71">
+        <v>2026</v>
+      </c>
+      <c r="J71" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11">
+      <c r="A72" t="s">
+        <v>103</v>
+      </c>
+      <c r="B72" t="s">
+        <v>101</v>
+      </c>
+      <c r="C72" t="s">
+        <v>20</v>
+      </c>
+      <c r="D72" t="s">
+        <v>14</v>
+      </c>
+      <c r="E72" t="s">
+        <v>21</v>
+      </c>
+      <c r="F72" t="s">
+        <v>16</v>
+      </c>
+      <c r="G72">
+        <v>753994500</v>
+      </c>
+      <c r="H72">
+        <v>43069665</v>
+      </c>
+      <c r="I72">
+        <v>2026</v>
+      </c>
+      <c r="J72" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11">
+      <c r="A73" t="s">
+        <v>104</v>
+      </c>
+      <c r="B73" t="s">
+        <v>105</v>
+      </c>
+      <c r="C73" t="s">
+        <v>20</v>
+      </c>
+      <c r="D73" t="s">
+        <v>14</v>
+      </c>
+      <c r="E73" t="s">
+        <v>21</v>
+      </c>
+      <c r="F73" t="s">
+        <v>16</v>
+      </c>
+      <c r="G73">
+        <v>241000000</v>
+      </c>
+      <c r="H73">
+        <v>105815190</v>
+      </c>
+      <c r="I73">
+        <v>2026</v>
+      </c>
+      <c r="J73" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11">
+      <c r="A74" t="s">
+        <v>106</v>
+      </c>
+      <c r="B74" t="s">
+        <v>107</v>
+      </c>
+      <c r="C74" t="s">
+        <v>20</v>
+      </c>
+      <c r="D74" t="s">
+        <v>14</v>
+      </c>
+      <c r="E74" t="s">
+        <v>21</v>
+      </c>
+      <c r="F74" t="s">
+        <v>16</v>
+      </c>
+      <c r="G74">
+        <v>1011884900</v>
+      </c>
+      <c r="H74">
+        <v>40552740</v>
+      </c>
+      <c r="I74">
+        <v>2026</v>
+      </c>
+      <c r="J74" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11">
+      <c r="A75" t="s">
+        <v>108</v>
+      </c>
+      <c r="B75" t="s">
+        <v>107</v>
+      </c>
+      <c r="C75" t="s">
+        <v>20</v>
+      </c>
+      <c r="D75" t="s">
+        <v>14</v>
+      </c>
+      <c r="E75" t="s">
+        <v>21</v>
+      </c>
+      <c r="F75" t="s">
+        <v>16</v>
+      </c>
+      <c r="G75">
+        <v>1011884900</v>
+      </c>
+      <c r="H75">
+        <v>79792350</v>
+      </c>
+      <c r="I75">
+        <v>2026</v>
+      </c>
+      <c r="J75" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11">
+      <c r="A76" t="s">
+        <v>109</v>
+      </c>
+      <c r="B76" t="s">
+        <v>107</v>
+      </c>
+      <c r="C76" t="s">
+        <v>20</v>
+      </c>
+      <c r="D76" t="s">
+        <v>14</v>
+      </c>
+      <c r="E76" t="s">
+        <v>21</v>
+      </c>
+      <c r="F76" t="s">
+        <v>16</v>
+      </c>
+      <c r="G76">
+        <v>1011884900</v>
+      </c>
+      <c r="H76">
+        <v>89295060</v>
+      </c>
+      <c r="I76">
+        <v>2026</v>
+      </c>
+      <c r="J76" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11">
+      <c r="A77" t="s">
+        <v>110</v>
+      </c>
+      <c r="B77" t="s">
+        <v>107</v>
+      </c>
+      <c r="C77" t="s">
+        <v>20</v>
+      </c>
+      <c r="D77" t="s">
+        <v>14</v>
+      </c>
+      <c r="E77" t="s">
+        <v>21</v>
+      </c>
+      <c r="F77" t="s">
+        <v>16</v>
+      </c>
+      <c r="G77">
+        <v>1011884900</v>
+      </c>
+      <c r="H77">
+        <v>170598120</v>
+      </c>
+      <c r="I77">
+        <v>2026</v>
+      </c>
+      <c r="J77" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11">
+      <c r="A78" t="s">
+        <v>111</v>
+      </c>
+      <c r="B78" t="s">
+        <v>107</v>
+      </c>
+      <c r="C78" t="s">
+        <v>20</v>
+      </c>
+      <c r="D78" t="s">
+        <v>14</v>
+      </c>
+      <c r="E78" t="s">
+        <v>21</v>
+      </c>
+      <c r="F78" t="s">
+        <v>16</v>
+      </c>
+      <c r="G78">
+        <v>1011884900</v>
+      </c>
+      <c r="H78">
+        <v>85687005</v>
+      </c>
+      <c r="I78">
+        <v>2026</v>
+      </c>
+      <c r="J78" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11">
+      <c r="A79" t="s">
+        <v>112</v>
+      </c>
+      <c r="B79" t="s">
+        <v>113</v>
+      </c>
+      <c r="C79" t="s">
+        <v>20</v>
+      </c>
+      <c r="D79" t="s">
+        <v>14</v>
+      </c>
+      <c r="E79" t="s">
+        <v>21</v>
+      </c>
+      <c r="F79" t="s">
+        <v>16</v>
+      </c>
+      <c r="G79">
+        <v>459900000</v>
+      </c>
+      <c r="H79">
+        <v>68875500</v>
+      </c>
+      <c r="I79">
+        <v>2026</v>
+      </c>
+      <c r="J79" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11">
+      <c r="A80" t="s">
+        <v>114</v>
+      </c>
+      <c r="B80" t="s">
+        <v>115</v>
+      </c>
+      <c r="C80" t="s">
+        <v>20</v>
+      </c>
+      <c r="D80" t="s">
+        <v>14</v>
+      </c>
+      <c r="E80" t="s">
+        <v>21</v>
+      </c>
+      <c r="F80" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80">
+        <v>500000000</v>
+      </c>
+      <c r="H80">
+        <v>78597990</v>
+      </c>
+      <c r="I80">
+        <v>2026</v>
+      </c>
+      <c r="J80" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11">
+      <c r="A81" t="s">
+        <v>116</v>
+      </c>
+      <c r="B81" t="s">
+        <v>115</v>
+      </c>
+      <c r="C81" t="s">
+        <v>20</v>
+      </c>
+      <c r="D81" t="s">
+        <v>14</v>
+      </c>
+      <c r="E81" t="s">
+        <v>21</v>
+      </c>
+      <c r="F81" t="s">
+        <v>16</v>
+      </c>
+      <c r="G81">
+        <v>500000000</v>
+      </c>
+      <c r="H81">
+        <v>17404245</v>
+      </c>
+      <c r="I81">
+        <v>2026</v>
+      </c>
+      <c r="J81" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11">
+      <c r="A82" t="s">
+        <v>117</v>
+      </c>
+      <c r="B82" t="s">
+        <v>115</v>
+      </c>
+      <c r="C82" t="s">
+        <v>20</v>
+      </c>
+      <c r="D82" t="s">
+        <v>14</v>
+      </c>
+      <c r="E82" t="s">
+        <v>21</v>
+      </c>
+      <c r="F82" t="s">
+        <v>16</v>
+      </c>
+      <c r="G82">
+        <v>500000000</v>
+      </c>
+      <c r="H82">
+        <v>43284450</v>
+      </c>
+      <c r="I82">
+        <v>2026</v>
+      </c>
+      <c r="J82" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11">
+      <c r="A83" t="s">
+        <v>118</v>
+      </c>
+      <c r="B83" t="s">
+        <v>119</v>
+      </c>
+      <c r="C83" t="s">
+        <v>20</v>
+      </c>
+      <c r="D83" t="s">
+        <v>14</v>
+      </c>
+      <c r="E83" t="s">
+        <v>21</v>
+      </c>
+      <c r="F83" t="s">
+        <v>16</v>
+      </c>
+      <c r="G83">
+        <v>785249990</v>
+      </c>
+      <c r="H83">
+        <v>120074805</v>
+      </c>
+      <c r="I83">
+        <v>2026</v>
+      </c>
+      <c r="J83" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11">
+      <c r="A84" t="s">
+        <v>120</v>
+      </c>
+      <c r="B84" t="s">
+        <v>119</v>
+      </c>
+      <c r="C84" t="s">
+        <v>20</v>
+      </c>
+      <c r="D84" t="s">
+        <v>14</v>
+      </c>
+      <c r="E84" t="s">
+        <v>21</v>
+      </c>
+      <c r="F84" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84">
+        <v>785249990</v>
+      </c>
+      <c r="H84">
+        <v>56733210</v>
+      </c>
+      <c r="I84">
+        <v>2026</v>
+      </c>
+      <c r="J84" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11">
+      <c r="A85" t="s">
+        <v>121</v>
+      </c>
+      <c r="B85" t="s">
+        <v>119</v>
+      </c>
+      <c r="C85" t="s">
+        <v>20</v>
+      </c>
+      <c r="D85" t="s">
+        <v>14</v>
+      </c>
+      <c r="E85" t="s">
+        <v>21</v>
+      </c>
+      <c r="F85" t="s">
+        <v>16</v>
+      </c>
+      <c r="G85">
+        <v>785249990</v>
+      </c>
+      <c r="H85">
+        <v>128819163</v>
+      </c>
+      <c r="I85">
+        <v>2026</v>
+      </c>
+      <c r="J85" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11">
+      <c r="A86" t="s">
+        <v>122</v>
+      </c>
+      <c r="B86" t="s">
+        <v>123</v>
+      </c>
+      <c r="C86" t="s">
+        <v>20</v>
+      </c>
+      <c r="D86" t="s">
+        <v>14</v>
+      </c>
+      <c r="E86" t="s">
+        <v>21</v>
+      </c>
+      <c r="F86" t="s">
+        <v>16</v>
+      </c>
+      <c r="G86">
+        <v>350150000</v>
+      </c>
+      <c r="H86">
+        <v>113419800</v>
+      </c>
+      <c r="I86">
+        <v>2026</v>
+      </c>
+      <c r="J86" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11">
+      <c r="A87" t="s">
+        <v>124</v>
+      </c>
+      <c r="B87" t="s">
+        <v>125</v>
+      </c>
+      <c r="C87" t="s">
+        <v>20</v>
+      </c>
+      <c r="D87" t="s">
+        <v>14</v>
+      </c>
+      <c r="E87" t="s">
+        <v>21</v>
+      </c>
+      <c r="F87" t="s">
+        <v>16</v>
+      </c>
+      <c r="G87">
         <v>1071040000</v>
       </c>
-      <c r="H50">
+      <c r="H87">
+        <v>135995313</v>
+      </c>
+      <c r="I87">
+        <v>2026</v>
+      </c>
+      <c r="J87" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11">
+      <c r="A88" t="s">
+        <v>126</v>
+      </c>
+      <c r="B88" t="s">
+        <v>125</v>
+      </c>
+      <c r="C88" t="s">
+        <v>20</v>
+      </c>
+      <c r="D88" t="s">
+        <v>14</v>
+      </c>
+      <c r="E88" t="s">
+        <v>21</v>
+      </c>
+      <c r="F88" t="s">
+        <v>16</v>
+      </c>
+      <c r="G88">
+        <v>1071040000</v>
+      </c>
+      <c r="H88">
+        <v>152399670</v>
+      </c>
+      <c r="I88">
+        <v>2026</v>
+      </c>
+      <c r="J88" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11">
+      <c r="A89" t="s">
+        <v>127</v>
+      </c>
+      <c r="B89" t="s">
+        <v>125</v>
+      </c>
+      <c r="C89" t="s">
+        <v>20</v>
+      </c>
+      <c r="D89" t="s">
+        <v>14</v>
+      </c>
+      <c r="E89" t="s">
+        <v>21</v>
+      </c>
+      <c r="F89" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89">
+        <v>1071040000</v>
+      </c>
+      <c r="H89">
+        <v>173557185</v>
+      </c>
+      <c r="I89">
+        <v>2026</v>
+      </c>
+      <c r="J89" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11">
+      <c r="A90" t="s">
+        <v>128</v>
+      </c>
+      <c r="B90" t="s">
+        <v>125</v>
+      </c>
+      <c r="C90" t="s">
+        <v>20</v>
+      </c>
+      <c r="D90" t="s">
+        <v>14</v>
+      </c>
+      <c r="E90" t="s">
+        <v>21</v>
+      </c>
+      <c r="F90" t="s">
+        <v>16</v>
+      </c>
+      <c r="G90">
+        <v>1071040000</v>
+      </c>
+      <c r="H90">
         <v>31053360</v>
       </c>
-      <c r="I50">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="I90">
+        <v>2026</v>
+      </c>
+      <c r="J90" t="s">
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">