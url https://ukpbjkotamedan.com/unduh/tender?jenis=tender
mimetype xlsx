--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -12,412 +12,706 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Paket Pengadaan" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="195">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="317">
   <si>
     <t>Kode Paket</t>
   </si>
   <si>
     <t>Nama Paket</t>
   </si>
   <si>
     <t>Satuan Kerja</t>
   </si>
   <si>
     <t>Jenis</t>
   </si>
   <si>
     <t>Kategori</t>
   </si>
   <si>
     <t>Metode</t>
   </si>
   <si>
     <t>Pagu (Rp)</t>
   </si>
   <si>
     <t>Nilai Kontrak (Rp)</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Tahap</t>
   </si>
   <si>
     <t>Penyedia</t>
   </si>
   <si>
     <t>TDR-10138477000</t>
   </si>
   <si>
     <t>Belanja Jasa Penyelenggaraan Acara</t>
   </si>
   <si>
-    <t>Dinas Koperasi Usaha Kecil Menengah, Perindustrian dan Perdagangan</t>
+    <t>DINAS KOPERASI USAHA KECIL MENENGAH, PERINDUSTRIAN DAN PERDAGANGAN</t>
   </si>
   <si>
     <t>Tender</t>
   </si>
   <si>
     <t>Jasa Lainnya</t>
   </si>
   <si>
     <t>Selesai</t>
   </si>
   <si>
     <t>PT CAKRAWALA INDO SEMESTA</t>
   </si>
   <si>
+    <t>TDR-10169281000</t>
+  </si>
+  <si>
+    <t>Belanja Jasa Penyelenggaraan Acara Fashion show ( Medan Fashion Culture Festival )</t>
+  </si>
+  <si>
+    <t>DINAS PARIWISATA</t>
+  </si>
+  <si>
+    <t>TDR-10171021000</t>
+  </si>
+  <si>
+    <t>Belanja Jasa Tenaga Ahli Punyusunan Standar Satuan Harga Barang/Jasa Pemerintah Kota Medan Tahun 2028</t>
+  </si>
+  <si>
+    <t>BADAN KEUANGAN DAN ASET DAERAH</t>
+  </si>
+  <si>
+    <t>Pekerjaan Konstruksi</t>
+  </si>
+  <si>
+    <t>Seleksi</t>
+  </si>
+  <si>
+    <t>Pemilihan</t>
+  </si>
+  <si>
+    <t>TDR-10165070000</t>
+  </si>
+  <si>
+    <t>Gagal</t>
+  </si>
+  <si>
+    <t>TDR-10165510000</t>
+  </si>
+  <si>
+    <t>Belanja Modal Bangunan Kesehatan (Pembangunan Kamar Jenazah)</t>
+  </si>
+  <si>
+    <t>RSUD H. BACHTIAR DJAFAR</t>
+  </si>
+  <si>
+    <t>TDR-10165513000</t>
+  </si>
+  <si>
+    <t>Belanja Pemeliharaan Bangunan Gedung-Bangunan Gedung Tempat Kerja-Bangunan Gedung Kantor (Pemeliharaan Gedung)</t>
+  </si>
+  <si>
     <t>TDR-10123114000</t>
   </si>
   <si>
     <t>Biaya Supervisi Drainase Wilayah 1</t>
   </si>
   <si>
-    <t>Dinas Sumber Daya Air, Bina Marga dan Bina Konstruksi</t>
-[...5 lines deleted...]
-    <t>Seleksi</t>
+    <t>DINAS SUMBER DAYA AIR, BINA MARGA DAN BINA KONSTRUKSI</t>
   </si>
   <si>
     <t>TDR-10123122000</t>
   </si>
   <si>
     <t>Biaya Supervisi Drainase Wilayah 2</t>
   </si>
   <si>
     <t>TDR-10123123000</t>
   </si>
   <si>
     <t>Biaya Supervisi Drainase Wilayah 3</t>
   </si>
   <si>
     <t>TDR-10123124000</t>
   </si>
   <si>
     <t>Biaya Supervisi Drainase Wilayah 4</t>
   </si>
   <si>
     <t>TDR-10123125000</t>
   </si>
   <si>
     <t>Biaya Supervisi Drainase Wilayah 5</t>
   </si>
   <si>
     <t>TDR-10125359000</t>
   </si>
   <si>
     <t>Biaya Supervisi Penanganan Jalan Wilayah 1</t>
   </si>
   <si>
     <t>TDR-10125370000</t>
   </si>
   <si>
     <t>Biaya Supervisi Penanganan Jalan Wilayah 2</t>
   </si>
   <si>
     <t>TDR-10155203000</t>
   </si>
   <si>
     <t>DED Gedung BPBD Kota Medan</t>
   </si>
   <si>
-    <t>Dinas Perumahan Kawasan Permukiman, Cipta Karya dan Tata Ruang</t>
-[...2 lines deleted...]
-    <t>Pemilihan</t>
+    <t>DINAS PERUMAHAN KAWASAN PERMUKIMAN, CIPTA KARYA DAN TATA RUANG</t>
+  </si>
+  <si>
+    <t>TDR-10167294000</t>
+  </si>
+  <si>
+    <t>Gudang Arsip Kota Medan</t>
   </si>
   <si>
     <t>TDR-10120502000</t>
   </si>
   <si>
     <t>Jasa Event Organizer Penyelenggaraan MTQ Tk.Kota Medan Th.2026</t>
   </si>
   <si>
-    <t>Kecamatan Medan Sunggal</t>
+    <t>KECAMATAN MEDAN SUNGGAL</t>
   </si>
   <si>
     <t>PT. ANGSAMAS RATU TAMA</t>
   </si>
   <si>
     <t>TDR-10161486000</t>
   </si>
   <si>
     <t>Jasa Konsultan Peta dan Data Jaringan Drainase Wilayah 1</t>
   </si>
   <si>
     <t>TDR-10161649000</t>
   </si>
   <si>
     <t>Jasa Konsultan Peta dan Data Jaringan Drainase Wilayah 2</t>
   </si>
   <si>
     <t>TDR-10161949000</t>
   </si>
   <si>
     <t>Jasa Konsultan Peta dan Data Jaringan Drainase Wilayah 3</t>
   </si>
   <si>
     <t>TDR-10161951000</t>
   </si>
   <si>
     <t>Jasa Konsultan Peta dan Data Jaringan Drainase Wilayah 4</t>
   </si>
   <si>
     <t>TDR-10161954000</t>
   </si>
   <si>
     <t>Jasa Konsultan Peta dan Data Jaringan Drainase Wilayah 5</t>
   </si>
   <si>
+    <t>TDR-10167401000</t>
+  </si>
+  <si>
+    <t>Jasa Konsultansi Perencanaan Drainase Wilayah 1</t>
+  </si>
+  <si>
+    <t>TDR-10167405000</t>
+  </si>
+  <si>
+    <t>Jasa Konsultansi Perencanaan Drainase Wilayah 2</t>
+  </si>
+  <si>
+    <t>TDR-10167414000</t>
+  </si>
+  <si>
+    <t>Jasa Konsultansi Perencanaan Drainase Wilayah 3</t>
+  </si>
+  <si>
+    <t>TDR-10167424000</t>
+  </si>
+  <si>
+    <t>Jasa Konsultansi Perencanaan Drainase Wilayah 4</t>
+  </si>
+  <si>
+    <t>TDR-10167428000</t>
+  </si>
+  <si>
+    <t>Jasa Konsultansi Perencanaan Drainase Wilayah 5</t>
+  </si>
+  <si>
+    <t>TDR-10167102000</t>
+  </si>
+  <si>
+    <t>Jasa Konsultansi Perencanaan Jalan Wilayah 1</t>
+  </si>
+  <si>
+    <t>TDR-10167120000</t>
+  </si>
+  <si>
+    <t>Jasa Konsultansi Perencanaan Jalan Wilayah 2</t>
+  </si>
+  <si>
+    <t>TDR-10167242000</t>
+  </si>
+  <si>
+    <t>Jasa Konsultansi Survei Kondisi Jalan Kota Medan</t>
+  </si>
+  <si>
     <t>TDR-10136337000</t>
   </si>
   <si>
     <t>Jasa Penyelenggaraan Acara</t>
   </si>
   <si>
-    <t>Dinas Pariwisata</t>
-[...1 lines deleted...]
-  <si>
     <t>PT GLOBAL GEMILANG</t>
   </si>
   <si>
     <t>TDR-10139968000</t>
   </si>
   <si>
     <t>Jasa Penyelenggaraan Acara - Carnaval Budaya Nusantara Dan Pentas Seni</t>
   </si>
   <si>
     <t>CV. YOHARA GEMILANG</t>
   </si>
   <si>
     <t>TDR-10133047000</t>
   </si>
   <si>
     <t>Jasa Penyelenggaraan Acara - Forum Bakti Kepala Bappeda</t>
   </si>
   <si>
-    <t>Badan Perencanaan Pembangunan Daerah</t>
+    <t>BADAN PERENCANAAN PEMBANGUNAN DAERAH</t>
   </si>
   <si>
     <t>PT. Solindo Duta Praga</t>
   </si>
   <si>
     <t>TDR-10144579000</t>
   </si>
   <si>
     <t>Jasa Penyelenggaraan Acara - Pesona Colorful Medan</t>
   </si>
   <si>
     <t>Barokah Media</t>
   </si>
   <si>
     <t>TDR-10140072000</t>
   </si>
   <si>
-    <t>Gagal</t>
-[...1 lines deleted...]
-  <si>
     <t>TDR-10123253000</t>
   </si>
   <si>
     <t>Pekerjaan Fasade Stadion Teladan</t>
   </si>
   <si>
     <t>TDR-10143159000</t>
   </si>
   <si>
     <t>Pemasangan Pipa Distribusi Air Bersih di Perumahan Griya Kencana Lingk. I Kel. Namo Gajah Kec. Medan Tuntungan</t>
   </si>
   <si>
+    <t>CV. ARGANTA PRATAMA</t>
+  </si>
+  <si>
     <t>TDR-10160159000</t>
   </si>
   <si>
     <t>Pembangunan / Rehabilitasi Gedung Kantor Kejari Medan</t>
   </si>
   <si>
+    <t>TDR-10167201000</t>
+  </si>
+  <si>
+    <t>Pembangunan CCROOM Medan Utara - TKD</t>
+  </si>
+  <si>
+    <t>DINAS PERHUBUNGAN</t>
+  </si>
+  <si>
     <t>TDR-10149228000</t>
   </si>
   <si>
     <t>Pembangunan Gedung SPKT di Kel. Kel. Timbang Deli, Kec. Medan Amplas</t>
   </si>
   <si>
+    <t>TDR-10165086000</t>
+  </si>
+  <si>
+    <t>Pembangunan Jembatan di Jl. Sersan Usman (Kota Bangun) Kec. Medan Deli</t>
+  </si>
+  <si>
     <t>TDR-10156318000</t>
   </si>
   <si>
     <t>Pembangunan Jembatan di Kawasan Islamic Centre Kec. Medan Labuhan</t>
   </si>
   <si>
     <t>TDR-10150828000</t>
   </si>
   <si>
     <t>Pembangunan Puskesmas Glugur Darat Kec. Medan Timur</t>
   </si>
   <si>
+    <t>CV. NAGA STAR</t>
+  </si>
+  <si>
     <t>TDR-10155861000</t>
   </si>
   <si>
     <t>Pembangunan Puskesmas Pembantu  Tanah Enam Ratus Kec. Medan Marelan</t>
   </si>
   <si>
+    <t>TDR-10166440000</t>
+  </si>
+  <si>
+    <t>Pembangunan Puskesmas Pembantu Amplas Kec. Medan Amplas</t>
+  </si>
+  <si>
     <t>TDR-10155860000</t>
   </si>
   <si>
     <t>Pembangunan Puskesmas Pembantu Bagan Deli Kec. Medan Belawan</t>
   </si>
   <si>
+    <t>TDR-10153869000</t>
+  </si>
+  <si>
+    <t>Pembangunan Puskesmas Pembantu Desa Nelayan Kec. Medan Labuhan</t>
+  </si>
+  <si>
     <t>TDR-10155857000</t>
   </si>
   <si>
     <t>Pembangunan Puskesmas Pembantu Gedung Johor Kec. Medan Johor</t>
   </si>
   <si>
     <t>TDR-10153868000</t>
   </si>
   <si>
     <t>Pembangunan Puskesmas Pembantu Labuhan Deli Kec. Medan Marelan</t>
   </si>
   <si>
     <t>TDR-10155859000</t>
   </si>
   <si>
     <t>Pembangunan Puskesmas Pembantu Medan Permai Kec. Medan Tuntungan</t>
   </si>
   <si>
+    <t>TDR-10166441000</t>
+  </si>
+  <si>
+    <t>TDR-10155858000</t>
+  </si>
+  <si>
+    <t>Pembangunan Puskesmas Pembantu Tanjung Rejo Kec. Medan Sunggal</t>
+  </si>
+  <si>
     <t>TDR-10150827000</t>
   </si>
   <si>
     <t>Pembangunan Puskesmas Rengas Pulau Kec. Medan Marelan</t>
   </si>
   <si>
+    <t>PT. BENUA CIPTA SUMATERA</t>
+  </si>
+  <si>
     <t>TDR-10141912000</t>
   </si>
   <si>
     <t>Pembangunan Puskesmas Tuntungan Kec. Medan Tuntungan</t>
   </si>
   <si>
+    <t>CV. JAKRONAH</t>
+  </si>
+  <si>
     <t>TDR-10151239000</t>
   </si>
   <si>
     <t>Pembangunan/Rehabilitasi Fasade Gedung Polrestabes Medan</t>
   </si>
   <si>
+    <t>TDR-10166453000</t>
+  </si>
+  <si>
+    <t>Pembangunan/Rehabilitasi Gedung Kejari Belawan</t>
+  </si>
+  <si>
     <t>TDR-10146548000</t>
   </si>
   <si>
-    <t>Pembangunan/Rehabilitasi Gedung Kejari Belawan</t>
-[...1 lines deleted...]
-  <si>
     <t>TDR-10159791000</t>
   </si>
   <si>
     <t>Pembangunan/Rehabilitasi Perumahan Dinas Kodim 0201 Kota Medan</t>
   </si>
   <si>
     <t>TDR-10147858000</t>
   </si>
   <si>
     <t>TDR-10142105000</t>
   </si>
   <si>
     <t>Pembuatan Dokumen Gambar Teknis Tipikal Bangunan</t>
   </si>
   <si>
+    <t>TDR-10167631000</t>
+  </si>
+  <si>
+    <t>PEME;IHARAAN / REHABILITASI GEDUNG KANTOR DAN BANGUNAN LAINNYA</t>
+  </si>
+  <si>
+    <t>SEKRETARIAT DPRD</t>
+  </si>
+  <si>
+    <t>TDR-10165135000</t>
+  </si>
+  <si>
+    <t>Pemeliharaan dan Perbaikan Rusun Kayu Putih Blok A</t>
+  </si>
+  <si>
+    <t>TDR-10165198000</t>
+  </si>
+  <si>
+    <t>Pemeliharaan dan Perbaikan Rusun Kayu Putih Blok B</t>
+  </si>
+  <si>
+    <t>TDR-10165204000</t>
+  </si>
+  <si>
+    <t>Pemeliharaan dan Perbaikan Rusun Kayu Putih Blok C</t>
+  </si>
+  <si>
+    <t>TDR-10165210000</t>
+  </si>
+  <si>
+    <t>Pemeliharaan dan Perbaikan Rusun Kayu Putih Blok D</t>
+  </si>
+  <si>
     <t>TDR-10142343000</t>
   </si>
   <si>
     <t>Pemeliharaan/Rehabilitasi Gedung Kantor dan Bangunan Lainnya</t>
   </si>
   <si>
-    <t>RSUD Dr. Pirngadi Medan</t>
+    <t>RSUD DR. PIRNGADI MEDAN</t>
+  </si>
+  <si>
+    <t>TDR-10163826000</t>
+  </si>
+  <si>
+    <t>PENGADAAN DAN PEMASANGAN LPJU BARU WILAYAH I (Marelan, Belawan dan Labuhan)</t>
+  </si>
+  <si>
+    <t>Sentral Bangkit Sejahtera</t>
+  </si>
+  <si>
+    <t>TDR-10163847000</t>
+  </si>
+  <si>
+    <t>PENGADAAN DAN PEMASANGAN LPJU BARU WILAYAH II (Helvetia, Barat, Deli dan Timur)</t>
+  </si>
+  <si>
+    <t>PT. Bagja Waluya Utama</t>
+  </si>
+  <si>
+    <t>TDR-10163851000</t>
+  </si>
+  <si>
+    <t>PENGADAAN DAN PEMASANGAN LPJU BARU WILAYAH III (Tembung, Perjuangan, Amplas dan Denai)</t>
+  </si>
+  <si>
+    <t>Agung Damai Sentosa</t>
+  </si>
+  <si>
+    <t>TDR-10163866000</t>
+  </si>
+  <si>
+    <t>PENGADAAN DAN PEMASANGAN LPJU BARU WILAYAH IV (Polonia, Johor, Selayang dan Tuntungan)</t>
+  </si>
+  <si>
+    <t>PT. BANGKIT PIJAR GRAHA</t>
+  </si>
+  <si>
+    <t>TDR-10163874000</t>
+  </si>
+  <si>
+    <t>PENGADAAN DAN PEMASANGAN LPJU BARU WILAYAH V (Kota, Sunggal, Baru dan Petisah)</t>
+  </si>
+  <si>
+    <t>PT. NUSA JAYA FUTRA</t>
+  </si>
+  <si>
+    <t>TDR-10165861000</t>
+  </si>
+  <si>
+    <t>Penyusunan DED Kolam Retensi Jl. Letda Sudjono</t>
+  </si>
+  <si>
+    <t>TDR-10165872000</t>
+  </si>
+  <si>
+    <t>Penyusunan DED Kolam Retensi Jl. Marelan IV Pasar 3 Timur Kec. Medan Marelan (Belakang Galon)</t>
+  </si>
+  <si>
+    <t>TDR-10165834000</t>
+  </si>
+  <si>
+    <t>Penyusunan DED Kolam Retensi Johor / Jl. Eka Rasmi Kec. Medan Johor</t>
+  </si>
+  <si>
+    <t>TDR-10165876000</t>
+  </si>
+  <si>
+    <t>Penyusunan DED Kolam Retensi Polonia / Jl. Polonia Kec. Medan Polonia</t>
+  </si>
+  <si>
+    <t>TDR-10165883000</t>
+  </si>
+  <si>
+    <t>Penyusunan DED Kolam Retensi Sempakata (Belakang Universitas Quality) Kec. Medan Tuntungan</t>
+  </si>
+  <si>
+    <t>TDR-10166188000</t>
+  </si>
+  <si>
+    <t>Penyusunan DED Pembangunan Parit Primer Siluang Kec. Medan Labuhan</t>
+  </si>
+  <si>
+    <t>TDR-10166170000</t>
+  </si>
+  <si>
+    <t>Penyusunan DED Penanganan Banjir di Kecamatan Medan Helvetia (Outlet Sei Sikambing dan Sei Bedera)</t>
+  </si>
+  <si>
+    <t>TDR-10166000000</t>
+  </si>
+  <si>
+    <t>Penyusunan DED Penanganan Banjir di Kecamatan Medan Timur (Outlet Parit Bengkel)</t>
   </si>
   <si>
     <t>TDR-10161422000</t>
   </si>
   <si>
     <t>Penyusunan RTBL Kawasan Strategis Pariwisata di Kota Medan, Dhi. Penyusunan RTBL Kawasan Strategis Pariwisata - II</t>
   </si>
   <si>
     <t>TDR-10142030000</t>
   </si>
   <si>
     <t>TDR-10142049000</t>
   </si>
   <si>
     <t>Penyusunan RTBL Kawasan Strategis Pariwisata di Kota Medan, Dhi. Penyusunan RTBL Kawasan Strategis Pariwisata - III</t>
   </si>
   <si>
     <t>TDR-10142094000</t>
   </si>
   <si>
     <t>Penyusunan RTBL Kawasan Strategis Pariwisata di Kota Medan, Dhi. Penyusunan RTBL Kawasan Strategis Pariwisata - IV</t>
   </si>
   <si>
     <t>TDR-10161436000</t>
   </si>
   <si>
     <t>Penyusunan RTBL Kawasan Strategis Pariwisata di Kota Medan, Dhi. Penyusunan RTBL Kawasan Strategis Pariwisata - V</t>
   </si>
   <si>
     <t>TDR-10142099000</t>
   </si>
   <si>
     <t>TDR-10161401000</t>
   </si>
   <si>
     <t>Penyusunan RTBL Kawasan Strategis Pariwisata di Kota Medan, Dhi. Penyusunan RTBL Kawasan Strategis Pariwisata I</t>
   </si>
   <si>
     <t>TDR-10141985000</t>
   </si>
   <si>
+    <t>TDR-10166452000</t>
+  </si>
+  <si>
+    <t>Rehabilitasi Gedung Kantor Satuan Polisi Pamong Praja Kota Medan</t>
+  </si>
+  <si>
+    <t>TDR-10166448000</t>
+  </si>
+  <si>
+    <t>Rehabilitasi Kantor Badan Pendapatan Daerah Kota Medan</t>
+  </si>
+  <si>
+    <t>TDR-10166447000</t>
+  </si>
+  <si>
+    <t>Rehabilitasi Kantor Dinas Lingkungan Hidup Kota Medan</t>
+  </si>
+  <si>
+    <t>TDR-10166449000</t>
+  </si>
+  <si>
+    <t>Rehabilitasi Kantor Dinas Perumahan Kawasan Permukiman, Cipta Karya dan Tata Ruang Kota Medan</t>
+  </si>
+  <si>
+    <t>TDR-10166451000</t>
+  </si>
+  <si>
+    <t>Rehabilitasi Pos Penjagaan dan Kantor Staf Teritorial Kodim 0201 Kota Medan</t>
+  </si>
+  <si>
     <t>TDR-10155849000</t>
   </si>
   <si>
     <t>Rehabilitasi Puskesmas Bestari Kec. Medan Petisah</t>
   </si>
   <si>
     <t>TDR-10153863000</t>
   </si>
   <si>
     <t>Rehabilitasi Puskesmas Darussalam Kec. Medan Petisah</t>
   </si>
   <si>
     <t>TDR-10153849000</t>
   </si>
   <si>
     <t>Rehabilitasi Puskesmas Desa Binjai Kec. Medan Denai</t>
   </si>
   <si>
     <t>TDR-10153851000</t>
   </si>
   <si>
     <t>Rehabilitasi Puskesmas Desa Lalang Kec. Medan Sunggal</t>
   </si>
   <si>
     <t>TDR-10155853000</t>
@@ -428,50 +722,56 @@
   <si>
     <t>TDR-10153860000</t>
   </si>
   <si>
     <t>Rehabilitasi Puskesmas Helvetia Kec. Medan Helvetia</t>
   </si>
   <si>
     <t>TDR-10153855000</t>
   </si>
   <si>
     <t>Rehabilitasi Puskesmas Kampung Baru Kec. Medan Maimun</t>
   </si>
   <si>
     <t>TDR-10153861000</t>
   </si>
   <si>
     <t>Rehabilitasi Puskesmas Martubung Kec. Medan Labuhan</t>
   </si>
   <si>
     <t>TDR-10153857000</t>
   </si>
   <si>
     <t>Rehabilitasi Puskesmas Medan Area Selatan Kec. Medan Area</t>
   </si>
   <si>
+    <t>TDR-10153856000</t>
+  </si>
+  <si>
+    <t>Rehabilitasi Puskesmas Medan Deli Kec. Medan Deli</t>
+  </si>
+  <si>
     <t>TDR-10163282000</t>
   </si>
   <si>
     <t>Rehabilitasi Puskesmas Medan Denai Kec. Medan Denai</t>
   </si>
   <si>
     <t>TDR-10153858000</t>
   </si>
   <si>
     <t>Rehabilitasi Puskesmas Pasar Merah Kec. Medan Kota</t>
   </si>
   <si>
     <t>TDR-10153845000</t>
   </si>
   <si>
     <t>Rehabilitasi Puskesmas Pekan Labuhan Kec. Medan Labuhan</t>
   </si>
   <si>
     <t>TDR-10155854000</t>
   </si>
   <si>
     <t>Rehabilitasi Puskesmas Pulo Brayan Kec. Medan Barat</t>
   </si>
   <si>
     <t>TDR-10155852000</t>
@@ -488,132 +788,198 @@
   <si>
     <t>TDR-10155856000</t>
   </si>
   <si>
     <t>Rehabilitasi Puskesmas Sunggal Kec. Medan Sunggal</t>
   </si>
   <si>
     <t>TDR-10153866000</t>
   </si>
   <si>
     <t>Rehabilitasi Puskesmas Tegal Sari Kec. Medan Denai</t>
   </si>
   <si>
     <t>TDR-10153844000</t>
   </si>
   <si>
     <t>Rehabilitasi Puskesmas Teladan Jl. Sisingamangaraja Kec. Medan Kota</t>
   </si>
   <si>
     <t>TDR-10153864000</t>
   </si>
   <si>
     <t>Rehabilitasi Puskesmas Titi Papan Kec. Medan Deli</t>
   </si>
   <si>
+    <t>TDR-10166690000</t>
+  </si>
+  <si>
     <t>TDR-10150448000</t>
   </si>
   <si>
     <t>Rehabilitasi Rumah Bagi Masyarakat Berpenghasilan Rendah (MBR) di Wilayah Barat Kota Medan</t>
   </si>
   <si>
+    <t>CV. CREDESAIN KONSTRUKSI</t>
+  </si>
+  <si>
     <t>TDR-10142937000</t>
   </si>
   <si>
     <t>Rehabilitasi Rumah Bagi Masyarakat Berpenghasilan Rendah (MBR) di Wilayah Selatan Kota Medan</t>
   </si>
   <si>
+    <t>CV. AMANDA BERKAH GROUP</t>
+  </si>
+  <si>
     <t>TDR-10142938000</t>
   </si>
   <si>
     <t>Rehabilitasi Rumah Bagi Masyarakat Berpenghasilan Rendah (MBR) di Wilayah Tengah Kota Medan</t>
   </si>
   <si>
+    <t>CV. BAHTERA AMARIS KENCANA</t>
+  </si>
+  <si>
+    <t>TDR-10166463000</t>
+  </si>
+  <si>
+    <t>Rehabilitasi Rumah Bagi Masyarakat Berpenghasilan Rendah (MBR) di Wilayah Timur Kota Medan</t>
+  </si>
+  <si>
     <t>TDR-10159790000</t>
   </si>
   <si>
     <t>Rehabilitasi Rumah Bagi Masyarakat Berpenghasilan Rendah (MBR) di Wilayah Utara Kota Medan</t>
   </si>
   <si>
     <t>TDR-10142939000</t>
   </si>
   <si>
     <t>TDR-10147013000</t>
   </si>
   <si>
     <t>Rehabilitasi Rumah Bagi Masyarakat Berpenghasilan Rendah di Kel. Belawan Bahari Kec. Medan Belawan</t>
   </si>
   <si>
+    <t>CV. BUNGA BONDAR GROUP</t>
+  </si>
+  <si>
+    <t>TDR-10166689000</t>
+  </si>
+  <si>
+    <t>Rehabilitasi Rumah Bagi Masyarakat Berpenghasilan Rendah di Kel. Belawan Sicanang Kec. Medan Belawan</t>
+  </si>
+  <si>
     <t>TDR-10142928000</t>
   </si>
   <si>
     <t>Rehabilitasi Rumah Bagi Masyarakat Berpenghasilan Rendah di Kel. Besar Kec. Medan Labuhan</t>
   </si>
   <si>
+    <t>YADZA AGUNG BERSAMA</t>
+  </si>
+  <si>
     <t>TDR-10150450000</t>
   </si>
   <si>
     <t>Rehabilitasi Rumah Bagi Masyarakat Berpenghasilan Rendah di Kel. Labuhan Deli Kec. Medan Marelan</t>
   </si>
   <si>
+    <t>CV MELATI PUTIH</t>
+  </si>
+  <si>
     <t>TDR-10142933000</t>
   </si>
   <si>
     <t>Rehabilitasi Rumah Bagi Masyarakat Berpenghasilan Rendah di Kel. Martubung Kec. Medan Labuhan</t>
   </si>
   <si>
+    <t>CV. ANDIL KARYA PRATAMA</t>
+  </si>
+  <si>
     <t>TDR-10142934000</t>
   </si>
   <si>
     <t>Rehabilitasi Rumah Bagi Masyarakat Berpenghasilan Rendah di Kel. Paya Pasir Kec. Medan Marelan</t>
   </si>
   <si>
+    <t>TDR-10166461000</t>
+  </si>
+  <si>
+    <t>Rehabilitasi Rumah Bagi Masyarakat Berpenghasilan Rendah di Kel. Pekan Labuhan Medan Labuhan</t>
+  </si>
+  <si>
+    <t>TDR-10166460000</t>
+  </si>
+  <si>
+    <t>Rehabilitasi Rumah Bagi Masyarakat Berpenghasilan Rendah di Kel. Rengas Pulau Kec. Medan Marelan</t>
+  </si>
+  <si>
     <t>TDR-10142935000</t>
   </si>
   <si>
     <t>Rehabilitasi Rumah Bagi Masyarakat Berpenghasilan Rendah di Kel. Tanah Enam Ratus Kec. Medan Marelan</t>
   </si>
   <si>
+    <t>TDR-10166459000</t>
+  </si>
+  <si>
+    <t>Rehabilitasi Rumah Bagi Masyarakat Berpenghasilan Rendah di Kel. Tangkahan Kec. Medan Labuhan</t>
+  </si>
+  <si>
+    <t>TDR-10166462000</t>
+  </si>
+  <si>
+    <t>Rehabilitasi Rumah Bagi Masyarakat Berpenghasilan Rendah di Kel. Terjun Kec.Medan Marelan</t>
+  </si>
+  <si>
     <t>TDR-10141289000</t>
   </si>
   <si>
     <t>Rehabilitasi Rumah Dinas Walikota Medan</t>
   </si>
   <si>
     <t>TDR-10141310000</t>
   </si>
   <si>
     <t>Rehabilitasi Rumah Perlindungan Sosial Kota Medan</t>
   </si>
   <si>
+    <t>CV KARYA RIZKY SEJAHTERA</t>
+  </si>
+  <si>
     <t>TDR-10161594000</t>
   </si>
   <si>
     <t>Rehabilitasi Taman Sri Deli Kota Medan</t>
   </si>
   <si>
-    <t>Dinas Lingkungan Hidup</t>
+    <t>DINAS LINGKUNGAN HIDUP</t>
+  </si>
+  <si>
+    <t>TDR-10165624000</t>
   </si>
   <si>
     <t>TDR-10112247000</t>
   </si>
   <si>
     <t>Renovasi Gedung Lantai 3 Mall Pelayanan Publik (Dewan Kerajinan Nasional Daerah Kota Medan)</t>
   </si>
   <si>
     <t>TDR-10123897000</t>
   </si>
   <si>
     <t>Supervisi Pekerjaan Fasade Stadion Teladan</t>
   </si>
   <si>
     <t>PT. TRANSIMA CITRA INDO CONSULTANT</t>
   </si>
   <si>
     <t>TDR-10123900000</t>
   </si>
   <si>
     <t>Supervisi Rehabilitasi/Pembangunan Gedung Hibah</t>
   </si>
   <si>
     <t>TDR-10123903000</t>
   </si>
@@ -954,51 +1320,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K85"/>
+  <dimension ref="A1:K138"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="55" customWidth="true" style="0"/>
     <col min="3" max="3" width="32" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="8" customWidth="true" style="0"/>
     <col min="10" max="10" width="14" customWidth="true" style="0"/>
     <col min="11" max="11" width="32" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
@@ -1059,2476 +1425,4121 @@
       </c>
       <c r="I2">
         <v>2026</v>
       </c>
       <c r="J2" t="s">
         <v>16</v>
       </c>
       <c r="K2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="F3" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G3">
-        <v>800000000</v>
+        <v>694988255</v>
       </c>
       <c r="I3">
         <v>2026</v>
       </c>
       <c r="J3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" t="s">
         <v>23</v>
       </c>
-      <c r="B4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F4" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="G4">
-        <v>800000000</v>
+        <v>272794200</v>
       </c>
       <c r="I4">
         <v>2026</v>
       </c>
       <c r="J4" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" t="s">
         <v>25</v>
       </c>
-      <c r="B5" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G5">
-        <v>800000000</v>
+        <v>272794200</v>
       </c>
       <c r="I5">
         <v>2026</v>
       </c>
       <c r="J5" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B6" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C6" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
         <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F6" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G6">
-        <v>800000000</v>
+        <v>980000000</v>
       </c>
       <c r="I6">
         <v>2026</v>
       </c>
       <c r="J6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="D7" t="s">
         <v>14</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G7">
-        <v>800000000</v>
+        <v>1740400000</v>
       </c>
       <c r="I7">
         <v>2026</v>
       </c>
       <c r="J7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B8" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
         <v>14</v>
       </c>
       <c r="E8" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="G8">
-        <v>1500000000</v>
+        <v>800000000</v>
       </c>
       <c r="I8">
         <v>2026</v>
       </c>
       <c r="J8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B9" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="D9" t="s">
         <v>14</v>
       </c>
       <c r="E9" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F9" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="G9">
-        <v>1500000000</v>
+        <v>800000000</v>
       </c>
       <c r="I9">
         <v>2026</v>
       </c>
       <c r="J9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="B10" t="s">
+        <v>40</v>
+      </c>
+      <c r="C10" t="s">
         <v>36</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" t="s">
         <v>14</v>
       </c>
       <c r="E10" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F10" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="G10">
         <v>800000000</v>
       </c>
       <c r="I10">
         <v>2026</v>
       </c>
       <c r="J10" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B11" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C11" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="D11" t="s">
         <v>14</v>
       </c>
       <c r="E11" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="G11">
-        <v>1600000000</v>
-[...2 lines deleted...]
-        <v>1589503350</v>
+        <v>800000000</v>
       </c>
       <c r="I11">
         <v>2026</v>
       </c>
       <c r="J11" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12" t="s">
         <v>44</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
         <v>14</v>
       </c>
       <c r="E12" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F12" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="G12">
-        <v>1000000000</v>
+        <v>800000000</v>
       </c>
       <c r="I12">
         <v>2026</v>
       </c>
       <c r="J12" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
         <v>45</v>
       </c>
       <c r="B13" t="s">
         <v>46</v>
       </c>
       <c r="C13" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
         <v>14</v>
       </c>
       <c r="E13" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F13" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="G13">
-        <v>1000000000</v>
+        <v>1500000000</v>
       </c>
       <c r="I13">
         <v>2026</v>
       </c>
       <c r="J13" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
         <v>47</v>
       </c>
       <c r="B14" t="s">
         <v>48</v>
       </c>
       <c r="C14" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
         <v>14</v>
       </c>
       <c r="E14" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F14" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="G14">
-        <v>1000000000</v>
+        <v>1500000000</v>
       </c>
       <c r="I14">
         <v>2026</v>
       </c>
       <c r="J14" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
         <v>49</v>
       </c>
       <c r="B15" t="s">
         <v>50</v>
       </c>
       <c r="C15" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="D15" t="s">
         <v>14</v>
       </c>
       <c r="E15" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F15" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="G15">
-        <v>1000000000</v>
+        <v>800000000</v>
       </c>
       <c r="I15">
         <v>2026</v>
       </c>
       <c r="J15" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B16" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C16" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="D16" t="s">
         <v>14</v>
       </c>
       <c r="E16" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F16" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G16">
-        <v>1000000000</v>
+        <v>6130000000</v>
       </c>
       <c r="I16">
         <v>2026</v>
       </c>
       <c r="J16" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B17" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C17" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D17" t="s">
         <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17">
-        <v>2500000000</v>
+        <v>1600000000</v>
       </c>
       <c r="H17">
-        <v>2411086500</v>
+        <v>1589503350</v>
       </c>
       <c r="I17">
         <v>2026</v>
       </c>
       <c r="J17" t="s">
         <v>16</v>
       </c>
       <c r="K17" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B18" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C18" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="D18" t="s">
         <v>14</v>
       </c>
       <c r="E18" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F18" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="G18">
-        <v>2000000000</v>
-[...2 lines deleted...]
-        <v>1898910300</v>
+        <v>1000000000</v>
       </c>
       <c r="I18">
         <v>2026</v>
       </c>
       <c r="J18" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
         <v>60</v>
       </c>
       <c r="B19" t="s">
         <v>61</v>
       </c>
       <c r="C19" t="s">
-        <v>62</v>
+        <v>36</v>
       </c>
       <c r="D19" t="s">
         <v>14</v>
       </c>
       <c r="E19" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F19" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="G19">
-        <v>813447625</v>
-[...2 lines deleted...]
-        <v>598910490</v>
+        <v>1000000000</v>
       </c>
       <c r="I19">
         <v>2026</v>
       </c>
       <c r="J19" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B20" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C20" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="D20" t="s">
         <v>14</v>
       </c>
       <c r="E20" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F20" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="G20">
-        <v>1200000000</v>
-[...2 lines deleted...]
-        <v>1179580350</v>
+        <v>1000000000</v>
       </c>
       <c r="I20">
         <v>2026</v>
       </c>
       <c r="J20" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="B21" t="s">
         <v>65</v>
       </c>
       <c r="C21" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="D21" t="s">
         <v>14</v>
       </c>
       <c r="E21" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F21" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="G21">
-        <v>1200000000</v>
+        <v>1000000000</v>
       </c>
       <c r="I21">
         <v>2026</v>
       </c>
       <c r="J21" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="B22" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="C22" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D22" t="s">
         <v>14</v>
       </c>
       <c r="E22" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F22" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="G22">
-        <v>64994600000</v>
+        <v>1000000000</v>
       </c>
       <c r="I22">
         <v>2026</v>
       </c>
       <c r="J22" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="B23" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="C23" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D23" t="s">
         <v>14</v>
       </c>
       <c r="E23" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F23" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="G23">
-        <v>900000000</v>
+        <v>250000000</v>
       </c>
       <c r="I23">
         <v>2026</v>
       </c>
       <c r="J23" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="B24" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D24" t="s">
         <v>14</v>
       </c>
       <c r="E24" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F24" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="G24">
-        <v>4596680000</v>
+        <v>250000000</v>
       </c>
       <c r="I24">
         <v>2026</v>
       </c>
       <c r="J24" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="B25" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="C25" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D25" t="s">
         <v>14</v>
       </c>
       <c r="E25" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F25" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="G25">
-        <v>12978460000</v>
+        <v>250000000</v>
       </c>
       <c r="I25">
         <v>2026</v>
       </c>
       <c r="J25" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="B26" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="C26" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="D26" t="s">
         <v>14</v>
       </c>
       <c r="E26" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F26" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="G26">
-        <v>5978946000</v>
+        <v>250000000</v>
       </c>
       <c r="I26">
         <v>2026</v>
       </c>
       <c r="J26" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="B27" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="C27" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D27" t="s">
         <v>14</v>
       </c>
       <c r="E27" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F27" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="G27">
-        <v>11996380000</v>
+        <v>250000000</v>
       </c>
       <c r="I27">
         <v>2026</v>
       </c>
       <c r="J27" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B28" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="C28" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D28" t="s">
         <v>14</v>
       </c>
       <c r="E28" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F28" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="G28">
-        <v>2993980000</v>
+        <v>500000000</v>
       </c>
       <c r="I28">
         <v>2026</v>
       </c>
       <c r="J28" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B29" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="C29" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D29" t="s">
         <v>14</v>
       </c>
       <c r="E29" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F29" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="G29">
-        <v>2993980000</v>
+        <v>500000000</v>
       </c>
       <c r="I29">
         <v>2026</v>
       </c>
       <c r="J29" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B30" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D30" t="s">
         <v>14</v>
       </c>
       <c r="E30" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F30" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="G30">
-        <v>2993980000</v>
+        <v>500000000</v>
       </c>
       <c r="I30">
         <v>2026</v>
       </c>
       <c r="J30" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="B31" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="C31" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="D31" t="s">
         <v>14</v>
       </c>
       <c r="E31" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="F31" t="s">
         <v>14</v>
       </c>
       <c r="G31">
-        <v>2993980000</v>
+        <v>2500000000</v>
+      </c>
+      <c r="H31">
+        <v>2411086500</v>
       </c>
       <c r="I31">
         <v>2026</v>
       </c>
       <c r="J31" t="s">
-        <v>38</v>
+        <v>16</v>
+      </c>
+      <c r="K31" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
+        <v>87</v>
+      </c>
+      <c r="B32" t="s">
+        <v>88</v>
+      </c>
+      <c r="C32" t="s">
+        <v>20</v>
+      </c>
+      <c r="D32" t="s">
+        <v>14</v>
+      </c>
+      <c r="E32" t="s">
+        <v>15</v>
+      </c>
+      <c r="F32" t="s">
+        <v>14</v>
+      </c>
+      <c r="G32">
+        <v>2000000000</v>
+      </c>
+      <c r="H32">
+        <v>1898910300</v>
+      </c>
+      <c r="I32">
+        <v>2026</v>
+      </c>
+      <c r="J32" t="s">
+        <v>16</v>
+      </c>
+      <c r="K32" t="s">
         <v>89</v>
-      </c>
-[...22 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" t="s">
+        <v>90</v>
+      </c>
+      <c r="B33" t="s">
         <v>91</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>92</v>
       </c>
-      <c r="C33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" t="s">
         <v>14</v>
       </c>
       <c r="E33" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="F33" t="s">
         <v>14</v>
       </c>
       <c r="G33">
-        <v>11996380000</v>
+        <v>813447625</v>
+      </c>
+      <c r="H33">
+        <v>608900490</v>
       </c>
       <c r="I33">
         <v>2026</v>
       </c>
       <c r="J33" t="s">
         <v>16</v>
+      </c>
+      <c r="K33" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B34" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C34" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="D34" t="s">
         <v>14</v>
       </c>
       <c r="E34" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="F34" t="s">
         <v>14</v>
       </c>
       <c r="G34">
-        <v>11996380000</v>
+        <v>1200000000</v>
+      </c>
+      <c r="H34">
+        <v>1179580350</v>
       </c>
       <c r="I34">
         <v>2026</v>
       </c>
       <c r="J34" t="s">
         <v>16</v>
+      </c>
+      <c r="K34" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" t="s">
+        <v>97</v>
+      </c>
+      <c r="B35" t="s">
         <v>95</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="D35" t="s">
         <v>14</v>
       </c>
       <c r="E35" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="F35" t="s">
         <v>14</v>
       </c>
       <c r="G35">
-        <v>4999060000</v>
+        <v>1200000000</v>
       </c>
       <c r="I35">
         <v>2026</v>
       </c>
       <c r="J35" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B36" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="D36" t="s">
         <v>14</v>
       </c>
       <c r="E36" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F36" t="s">
         <v>14</v>
       </c>
       <c r="G36">
-        <v>1998260000</v>
+        <v>64994600000</v>
       </c>
       <c r="I36">
         <v>2026</v>
       </c>
       <c r="J36" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B37" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C37" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="D37" t="s">
         <v>14</v>
       </c>
       <c r="E37" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F37" t="s">
         <v>14</v>
       </c>
       <c r="G37">
-        <v>9997260000</v>
+        <v>900000000</v>
+      </c>
+      <c r="H37">
+        <v>796054000</v>
       </c>
       <c r="I37">
         <v>2026</v>
       </c>
       <c r="J37" t="s">
-        <v>38</v>
+        <v>16</v>
+      </c>
+      <c r="K37" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B38" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="C38" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="D38" t="s">
         <v>14</v>
       </c>
       <c r="E38" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F38" t="s">
         <v>14</v>
       </c>
       <c r="G38">
-        <v>9997260000</v>
+        <v>4596680000</v>
       </c>
       <c r="I38">
         <v>2026</v>
       </c>
       <c r="J38" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B39" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>107</v>
       </c>
       <c r="D39" t="s">
         <v>14</v>
       </c>
       <c r="E39" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F39" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G39">
-        <v>350000000</v>
+        <v>3456492067</v>
       </c>
       <c r="I39">
         <v>2026</v>
       </c>
       <c r="J39" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="B40" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C40" t="s">
-        <v>106</v>
+        <v>51</v>
       </c>
       <c r="D40" t="s">
         <v>14</v>
       </c>
       <c r="E40" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F40" t="s">
         <v>14</v>
       </c>
       <c r="G40">
-        <v>6193534000</v>
+        <v>12978460000</v>
       </c>
       <c r="I40">
         <v>2026</v>
       </c>
       <c r="J40" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B41" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C41" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D41" t="s">
         <v>14</v>
       </c>
       <c r="E41" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F41" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G41">
-        <v>3000000000</v>
+        <v>1508706000</v>
       </c>
       <c r="I41">
         <v>2026</v>
       </c>
       <c r="J41" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B42" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="C42" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D42" t="s">
         <v>14</v>
       </c>
       <c r="E42" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F42" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G42">
-        <v>3000000000</v>
+        <v>5978946000</v>
       </c>
       <c r="I42">
         <v>2026</v>
       </c>
       <c r="J42" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B43" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C43" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="D43" t="s">
         <v>14</v>
       </c>
       <c r="E43" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F43" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G43">
-        <v>3000000000</v>
+        <v>11996380000</v>
+      </c>
+      <c r="H43">
+        <v>11700929000</v>
       </c>
       <c r="I43">
         <v>2026</v>
       </c>
       <c r="J43" t="s">
         <v>16</v>
+      </c>
+      <c r="K43" t="s">
+        <v>116</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="B44" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="D44" t="s">
         <v>14</v>
       </c>
       <c r="E44" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F44" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G44">
-        <v>3000000000</v>
+        <v>2993980000</v>
       </c>
       <c r="I44">
         <v>2026</v>
       </c>
       <c r="J44" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="B45" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="C45" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="D45" t="s">
         <v>14</v>
       </c>
       <c r="E45" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F45" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G45">
-        <v>3000000000</v>
+        <v>2993980000</v>
       </c>
       <c r="I45">
         <v>2026</v>
       </c>
       <c r="J45" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="B46" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="C46" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="D46" t="s">
         <v>14</v>
       </c>
       <c r="E46" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F46" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G46">
-        <v>3000000000</v>
+        <v>2993980000</v>
       </c>
       <c r="I46">
         <v>2026</v>
       </c>
       <c r="J46" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="B47" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="D47" t="s">
         <v>14</v>
       </c>
       <c r="E47" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F47" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G47">
-        <v>3000000000</v>
+        <v>2993980000</v>
       </c>
       <c r="I47">
         <v>2026</v>
       </c>
       <c r="J47" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="B48" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="C48" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="D48" t="s">
         <v>14</v>
       </c>
       <c r="E48" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F48" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G48">
-        <v>3000000000</v>
+        <v>2993980000</v>
       </c>
       <c r="I48">
         <v>2026</v>
       </c>
       <c r="J48" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="B49" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="C49" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="D49" t="s">
         <v>14</v>
       </c>
       <c r="E49" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F49" t="s">
         <v>14</v>
       </c>
       <c r="G49">
-        <v>3300000000</v>
+        <v>2993980000</v>
       </c>
       <c r="I49">
         <v>2026</v>
       </c>
       <c r="J49" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="B50" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="C50" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="D50" t="s">
         <v>14</v>
       </c>
       <c r="E50" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F50" t="s">
         <v>14</v>
       </c>
       <c r="G50">
-        <v>3300000000</v>
+        <v>2993980000</v>
       </c>
       <c r="I50">
         <v>2026</v>
       </c>
       <c r="J50" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="B51" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="C51" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="D51" t="s">
         <v>14</v>
       </c>
       <c r="E51" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F51" t="s">
         <v>14</v>
       </c>
       <c r="G51">
-        <v>3300000000</v>
+        <v>2993980000</v>
       </c>
       <c r="I51">
         <v>2026</v>
       </c>
       <c r="J51" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="B52" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="C52" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="D52" t="s">
         <v>14</v>
       </c>
       <c r="E52" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F52" t="s">
         <v>14</v>
       </c>
       <c r="G52">
-        <v>3300000000</v>
+        <v>2993980000</v>
       </c>
       <c r="I52">
         <v>2026</v>
       </c>
       <c r="J52" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="B53" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="C53" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="D53" t="s">
         <v>14</v>
       </c>
       <c r="E53" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F53" t="s">
         <v>14</v>
       </c>
       <c r="G53">
-        <v>3300000000</v>
+        <v>11996380000</v>
+      </c>
+      <c r="H53">
+        <v>11788669000</v>
       </c>
       <c r="I53">
         <v>2026</v>
       </c>
       <c r="J53" t="s">
-        <v>38</v>
+        <v>16</v>
+      </c>
+      <c r="K53" t="s">
+        <v>136</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="B54" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="C54" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="D54" t="s">
         <v>14</v>
       </c>
       <c r="E54" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F54" t="s">
         <v>14</v>
       </c>
       <c r="G54">
-        <v>3300000000</v>
+        <v>11996380000</v>
+      </c>
+      <c r="H54">
+        <v>11835246000</v>
       </c>
       <c r="I54">
         <v>2026</v>
       </c>
       <c r="J54" t="s">
-        <v>38</v>
+        <v>16</v>
+      </c>
+      <c r="K54" t="s">
+        <v>139</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="B55" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="C55" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="D55" t="s">
         <v>14</v>
       </c>
       <c r="E55" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F55" t="s">
         <v>14</v>
       </c>
       <c r="G55">
-        <v>3300000000</v>
+        <v>4999060000</v>
       </c>
       <c r="I55">
         <v>2026</v>
       </c>
       <c r="J55" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="B56" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="C56" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="D56" t="s">
         <v>14</v>
       </c>
       <c r="E56" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F56" t="s">
         <v>14</v>
       </c>
       <c r="G56">
-        <v>3300000000</v>
+        <v>1998260000</v>
       </c>
       <c r="I56">
         <v>2026</v>
       </c>
       <c r="J56" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="B57" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="C57" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="D57" t="s">
         <v>14</v>
       </c>
       <c r="E57" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F57" t="s">
         <v>14</v>
       </c>
       <c r="G57">
-        <v>3300000000</v>
+        <v>1998260000</v>
       </c>
       <c r="I57">
         <v>2026</v>
       </c>
       <c r="J57" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="B58" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="C58" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="D58" t="s">
         <v>14</v>
       </c>
       <c r="E58" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F58" t="s">
         <v>14</v>
       </c>
       <c r="G58">
-        <v>3300000000</v>
+        <v>9997260000</v>
       </c>
       <c r="I58">
         <v>2026</v>
       </c>
       <c r="J58" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="B59" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="C59" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="D59" t="s">
         <v>14</v>
       </c>
       <c r="E59" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F59" t="s">
         <v>14</v>
       </c>
       <c r="G59">
-        <v>3300000000</v>
+        <v>9997260000</v>
       </c>
       <c r="I59">
         <v>2026</v>
       </c>
       <c r="J59" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="B60" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="C60" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="D60" t="s">
         <v>14</v>
       </c>
       <c r="E60" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F60" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="G60">
-        <v>3300000000</v>
+        <v>350000000</v>
       </c>
       <c r="I60">
         <v>2026</v>
       </c>
       <c r="J60" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="B61" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="C61" t="s">
-        <v>37</v>
+        <v>152</v>
       </c>
       <c r="D61" t="s">
         <v>14</v>
       </c>
       <c r="E61" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F61" t="s">
         <v>14</v>
       </c>
       <c r="G61">
-        <v>3300000000</v>
+        <v>5271702000</v>
       </c>
       <c r="I61">
         <v>2026</v>
       </c>
       <c r="J61" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="B62" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="C62" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="D62" t="s">
         <v>14</v>
       </c>
       <c r="E62" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F62" t="s">
         <v>14</v>
       </c>
       <c r="G62">
-        <v>3300000000</v>
+        <v>1800000000</v>
       </c>
       <c r="I62">
         <v>2026</v>
       </c>
       <c r="J62" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="B63" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="C63" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="D63" t="s">
         <v>14</v>
       </c>
       <c r="E63" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F63" t="s">
         <v>14</v>
       </c>
       <c r="G63">
-        <v>3300000000</v>
+        <v>1800000000</v>
       </c>
       <c r="I63">
         <v>2026</v>
       </c>
       <c r="J63" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="B64" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="D64" t="s">
         <v>14</v>
       </c>
       <c r="E64" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F64" t="s">
         <v>14</v>
       </c>
       <c r="G64">
-        <v>3300000000</v>
+        <v>1500000000</v>
       </c>
       <c r="I64">
         <v>2026</v>
       </c>
       <c r="J64" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="B65" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="C65" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="D65" t="s">
         <v>14</v>
       </c>
       <c r="E65" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F65" t="s">
         <v>14</v>
       </c>
       <c r="G65">
-        <v>3300000000</v>
+        <v>1500000000</v>
       </c>
       <c r="I65">
         <v>2026</v>
       </c>
       <c r="J65" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="B66" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C66" t="s">
-        <v>37</v>
+        <v>163</v>
       </c>
       <c r="D66" t="s">
         <v>14</v>
       </c>
       <c r="E66" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F66" t="s">
         <v>14</v>
       </c>
       <c r="G66">
-        <v>3300000000</v>
+        <v>6193534000</v>
       </c>
       <c r="I66">
         <v>2026</v>
       </c>
       <c r="J66" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="B67" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="C67" t="s">
-        <v>37</v>
+        <v>107</v>
       </c>
       <c r="D67" t="s">
         <v>14</v>
       </c>
       <c r="E67" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F67" t="s">
         <v>14</v>
       </c>
       <c r="G67">
-        <v>3300000000</v>
+        <v>4285091400</v>
+      </c>
+      <c r="H67">
+        <v>4012801301</v>
       </c>
       <c r="I67">
         <v>2026</v>
       </c>
       <c r="J67" t="s">
-        <v>38</v>
+        <v>16</v>
+      </c>
+      <c r="K67" t="s">
+        <v>166</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="B68" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="C68" t="s">
-        <v>37</v>
+        <v>107</v>
       </c>
       <c r="D68" t="s">
         <v>14</v>
       </c>
       <c r="E68" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F68" t="s">
         <v>14</v>
       </c>
       <c r="G68">
-        <v>1081080000</v>
+        <v>5338802400</v>
+      </c>
+      <c r="H68">
+        <v>5186626140</v>
       </c>
       <c r="I68">
         <v>2026</v>
       </c>
       <c r="J68" t="s">
         <v>16</v>
+      </c>
+      <c r="K68" t="s">
+        <v>169</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="B69" t="s">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="C69" t="s">
-        <v>37</v>
+        <v>107</v>
       </c>
       <c r="D69" t="s">
         <v>14</v>
       </c>
       <c r="E69" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F69" t="s">
         <v>14</v>
       </c>
       <c r="G69">
-        <v>1201200000</v>
+        <v>2809896000</v>
+      </c>
+      <c r="H69">
+        <v>2690311478</v>
       </c>
       <c r="I69">
         <v>2026</v>
       </c>
       <c r="J69" t="s">
         <v>16</v>
+      </c>
+      <c r="K69" t="s">
+        <v>172</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" t="s">
-        <v>162</v>
+        <v>173</v>
       </c>
       <c r="B70" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="C70" t="s">
-        <v>37</v>
+        <v>107</v>
       </c>
       <c r="D70" t="s">
         <v>14</v>
       </c>
       <c r="E70" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F70" t="s">
         <v>14</v>
       </c>
       <c r="G70">
-        <v>1201200000</v>
+        <v>6931076800</v>
+      </c>
+      <c r="H70">
+        <v>6549255042</v>
       </c>
       <c r="I70">
         <v>2026</v>
       </c>
       <c r="J70" t="s">
         <v>16</v>
+      </c>
+      <c r="K70" t="s">
+        <v>175</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" t="s">
-        <v>164</v>
+        <v>176</v>
       </c>
       <c r="B71" t="s">
-        <v>165</v>
+        <v>177</v>
       </c>
       <c r="C71" t="s">
-        <v>37</v>
+        <v>107</v>
       </c>
       <c r="D71" t="s">
         <v>14</v>
       </c>
       <c r="E71" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F71" t="s">
         <v>14</v>
       </c>
       <c r="G71">
-        <v>1201200000</v>
+        <v>4050933400</v>
+      </c>
+      <c r="H71">
+        <v>3903335965</v>
       </c>
       <c r="I71">
         <v>2026</v>
       </c>
       <c r="J71" t="s">
-        <v>38</v>
+        <v>16</v>
+      </c>
+      <c r="K71" t="s">
+        <v>178</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" t="s">
-        <v>166</v>
+        <v>179</v>
       </c>
       <c r="B72" t="s">
-        <v>165</v>
+        <v>180</v>
       </c>
       <c r="C72" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D72" t="s">
         <v>14</v>
       </c>
       <c r="E72" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F72" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="G72">
-        <v>1201200000</v>
+        <v>500000000</v>
       </c>
       <c r="I72">
         <v>2026</v>
       </c>
       <c r="J72" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" t="s">
-        <v>167</v>
+        <v>181</v>
       </c>
       <c r="B73" t="s">
-        <v>168</v>
+        <v>182</v>
       </c>
       <c r="C73" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D73" t="s">
         <v>14</v>
       </c>
       <c r="E73" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F73" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="G73">
-        <v>1201200000</v>
+        <v>500000000</v>
       </c>
       <c r="I73">
         <v>2026</v>
       </c>
       <c r="J73" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" t="s">
-        <v>169</v>
+        <v>183</v>
       </c>
       <c r="B74" t="s">
-        <v>170</v>
+        <v>184</v>
       </c>
       <c r="C74" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D74" t="s">
         <v>14</v>
       </c>
       <c r="E74" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F74" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="G74">
-        <v>720720000</v>
+        <v>500000000</v>
       </c>
       <c r="I74">
         <v>2026</v>
       </c>
       <c r="J74" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="B75" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="C75" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D75" t="s">
         <v>14</v>
       </c>
       <c r="E75" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F75" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="G75">
-        <v>720720000</v>
+        <v>500000000</v>
       </c>
       <c r="I75">
         <v>2026</v>
       </c>
       <c r="J75" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" t="s">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="B76" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="C76" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D76" t="s">
         <v>14</v>
       </c>
       <c r="E76" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F76" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="G76">
-        <v>720720000</v>
+        <v>400000000</v>
       </c>
       <c r="I76">
         <v>2026</v>
       </c>
       <c r="J76" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" t="s">
-        <v>175</v>
+        <v>189</v>
       </c>
       <c r="B77" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="C77" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D77" t="s">
         <v>14</v>
       </c>
       <c r="E77" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F77" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="G77">
-        <v>720720000</v>
+        <v>500000000</v>
       </c>
       <c r="I77">
         <v>2026</v>
       </c>
       <c r="J77" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="B78" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
       <c r="C78" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D78" t="s">
         <v>14</v>
       </c>
       <c r="E78" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F78" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="G78">
-        <v>720720000</v>
+        <v>500000000</v>
       </c>
       <c r="I78">
         <v>2026</v>
       </c>
       <c r="J78" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
       <c r="B79" t="s">
-        <v>180</v>
+        <v>194</v>
       </c>
       <c r="C79" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D79" t="s">
         <v>14</v>
       </c>
       <c r="E79" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F79" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="G79">
-        <v>4900000000</v>
+        <v>500000000</v>
       </c>
       <c r="I79">
         <v>2026</v>
       </c>
       <c r="J79" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="B80" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="C80" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="D80" t="s">
         <v>14</v>
       </c>
       <c r="E80" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F80" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="G80">
-        <v>4200000000</v>
+        <v>3000000000</v>
       </c>
       <c r="I80">
         <v>2026</v>
       </c>
       <c r="J80" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81" t="s">
-        <v>183</v>
+        <v>197</v>
       </c>
       <c r="B81" t="s">
-        <v>184</v>
+        <v>196</v>
       </c>
       <c r="C81" t="s">
-        <v>185</v>
+        <v>51</v>
       </c>
       <c r="D81" t="s">
         <v>14</v>
       </c>
       <c r="E81" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F81" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="G81">
-        <v>3001750000</v>
+        <v>3000000000</v>
       </c>
       <c r="I81">
         <v>2026</v>
       </c>
       <c r="J81" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82" t="s">
-        <v>186</v>
+        <v>198</v>
       </c>
       <c r="B82" t="s">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="C82" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="D82" t="s">
         <v>14</v>
       </c>
       <c r="E82" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F82" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="G82">
         <v>3000000000</v>
       </c>
       <c r="I82">
         <v>2026</v>
       </c>
       <c r="J82" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83" t="s">
-        <v>188</v>
+        <v>200</v>
       </c>
       <c r="B83" t="s">
-        <v>189</v>
+        <v>201</v>
       </c>
       <c r="C83" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="D83" t="s">
         <v>14</v>
       </c>
       <c r="E83" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F83" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="G83">
-        <v>1500000000</v>
-[...2 lines deleted...]
-        <v>1422909000</v>
+        <v>3000000000</v>
       </c>
       <c r="I83">
         <v>2026</v>
       </c>
       <c r="J83" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84" t="s">
-        <v>191</v>
+        <v>202</v>
       </c>
       <c r="B84" t="s">
-        <v>192</v>
+        <v>203</v>
       </c>
       <c r="C84" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="D84" t="s">
         <v>14</v>
       </c>
       <c r="E84" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F84" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="G84">
-        <v>800000000</v>
+        <v>3000000000</v>
       </c>
       <c r="I84">
         <v>2026</v>
       </c>
       <c r="J84" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" t="s">
-        <v>193</v>
+        <v>204</v>
       </c>
       <c r="B85" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="C85" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="D85" t="s">
         <v>14</v>
       </c>
       <c r="E85" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F85" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="G85">
+        <v>3000000000</v>
+      </c>
+      <c r="I85">
+        <v>2026</v>
+      </c>
+      <c r="J85" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11">
+      <c r="A86" t="s">
+        <v>205</v>
+      </c>
+      <c r="B86" t="s">
+        <v>206</v>
+      </c>
+      <c r="C86" t="s">
+        <v>51</v>
+      </c>
+      <c r="D86" t="s">
+        <v>14</v>
+      </c>
+      <c r="E86" t="s">
+        <v>24</v>
+      </c>
+      <c r="F86" t="s">
+        <v>25</v>
+      </c>
+      <c r="G86">
+        <v>3000000000</v>
+      </c>
+      <c r="I86">
+        <v>2026</v>
+      </c>
+      <c r="J86" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11">
+      <c r="A87" t="s">
+        <v>207</v>
+      </c>
+      <c r="B87" t="s">
+        <v>206</v>
+      </c>
+      <c r="C87" t="s">
+        <v>51</v>
+      </c>
+      <c r="D87" t="s">
+        <v>14</v>
+      </c>
+      <c r="E87" t="s">
+        <v>24</v>
+      </c>
+      <c r="F87" t="s">
+        <v>25</v>
+      </c>
+      <c r="G87">
+        <v>3000000000</v>
+      </c>
+      <c r="I87">
+        <v>2026</v>
+      </c>
+      <c r="J87" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11">
+      <c r="A88" t="s">
+        <v>208</v>
+      </c>
+      <c r="B88" t="s">
+        <v>209</v>
+      </c>
+      <c r="C88" t="s">
+        <v>51</v>
+      </c>
+      <c r="D88" t="s">
+        <v>14</v>
+      </c>
+      <c r="E88" t="s">
+        <v>24</v>
+      </c>
+      <c r="F88" t="s">
+        <v>14</v>
+      </c>
+      <c r="G88">
+        <v>1000000000</v>
+      </c>
+      <c r="I88">
+        <v>2026</v>
+      </c>
+      <c r="J88" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11">
+      <c r="A89" t="s">
+        <v>210</v>
+      </c>
+      <c r="B89" t="s">
+        <v>211</v>
+      </c>
+      <c r="C89" t="s">
+        <v>51</v>
+      </c>
+      <c r="D89" t="s">
+        <v>14</v>
+      </c>
+      <c r="E89" t="s">
+        <v>24</v>
+      </c>
+      <c r="F89" t="s">
+        <v>14</v>
+      </c>
+      <c r="G89">
+        <v>3000000000</v>
+      </c>
+      <c r="I89">
+        <v>2026</v>
+      </c>
+      <c r="J89" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11">
+      <c r="A90" t="s">
+        <v>212</v>
+      </c>
+      <c r="B90" t="s">
+        <v>213</v>
+      </c>
+      <c r="C90" t="s">
+        <v>51</v>
+      </c>
+      <c r="D90" t="s">
+        <v>14</v>
+      </c>
+      <c r="E90" t="s">
+        <v>24</v>
+      </c>
+      <c r="F90" t="s">
+        <v>14</v>
+      </c>
+      <c r="G90">
+        <v>800000000</v>
+      </c>
+      <c r="I90">
+        <v>2026</v>
+      </c>
+      <c r="J90" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11">
+      <c r="A91" t="s">
+        <v>214</v>
+      </c>
+      <c r="B91" t="s">
+        <v>215</v>
+      </c>
+      <c r="C91" t="s">
+        <v>51</v>
+      </c>
+      <c r="D91" t="s">
+        <v>14</v>
+      </c>
+      <c r="E91" t="s">
+        <v>24</v>
+      </c>
+      <c r="F91" t="s">
+        <v>14</v>
+      </c>
+      <c r="G91">
+        <v>5100000000</v>
+      </c>
+      <c r="I91">
+        <v>2026</v>
+      </c>
+      <c r="J91" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11">
+      <c r="A92" t="s">
+        <v>216</v>
+      </c>
+      <c r="B92" t="s">
+        <v>217</v>
+      </c>
+      <c r="C92" t="s">
+        <v>51</v>
+      </c>
+      <c r="D92" t="s">
+        <v>14</v>
+      </c>
+      <c r="E92" t="s">
+        <v>24</v>
+      </c>
+      <c r="F92" t="s">
+        <v>14</v>
+      </c>
+      <c r="G92">
+        <v>1000000000</v>
+      </c>
+      <c r="I92">
+        <v>2026</v>
+      </c>
+      <c r="J92" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11">
+      <c r="A93" t="s">
+        <v>218</v>
+      </c>
+      <c r="B93" t="s">
+        <v>219</v>
+      </c>
+      <c r="C93" t="s">
+        <v>51</v>
+      </c>
+      <c r="D93" t="s">
+        <v>14</v>
+      </c>
+      <c r="E93" t="s">
+        <v>24</v>
+      </c>
+      <c r="F93" t="s">
+        <v>14</v>
+      </c>
+      <c r="G93">
+        <v>3300000000</v>
+      </c>
+      <c r="I93">
+        <v>2026</v>
+      </c>
+      <c r="J93" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11">
+      <c r="A94" t="s">
+        <v>220</v>
+      </c>
+      <c r="B94" t="s">
+        <v>221</v>
+      </c>
+      <c r="C94" t="s">
+        <v>51</v>
+      </c>
+      <c r="D94" t="s">
+        <v>14</v>
+      </c>
+      <c r="E94" t="s">
+        <v>24</v>
+      </c>
+      <c r="F94" t="s">
+        <v>14</v>
+      </c>
+      <c r="G94">
+        <v>3300000000</v>
+      </c>
+      <c r="I94">
+        <v>2026</v>
+      </c>
+      <c r="J94" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11">
+      <c r="A95" t="s">
+        <v>222</v>
+      </c>
+      <c r="B95" t="s">
+        <v>223</v>
+      </c>
+      <c r="C95" t="s">
+        <v>51</v>
+      </c>
+      <c r="D95" t="s">
+        <v>14</v>
+      </c>
+      <c r="E95" t="s">
+        <v>24</v>
+      </c>
+      <c r="F95" t="s">
+        <v>14</v>
+      </c>
+      <c r="G95">
+        <v>3300000000</v>
+      </c>
+      <c r="I95">
+        <v>2026</v>
+      </c>
+      <c r="J95" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11">
+      <c r="A96" t="s">
+        <v>224</v>
+      </c>
+      <c r="B96" t="s">
+        <v>225</v>
+      </c>
+      <c r="C96" t="s">
+        <v>51</v>
+      </c>
+      <c r="D96" t="s">
+        <v>14</v>
+      </c>
+      <c r="E96" t="s">
+        <v>24</v>
+      </c>
+      <c r="F96" t="s">
+        <v>14</v>
+      </c>
+      <c r="G96">
+        <v>3300000000</v>
+      </c>
+      <c r="I96">
+        <v>2026</v>
+      </c>
+      <c r="J96" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11">
+      <c r="A97" t="s">
+        <v>226</v>
+      </c>
+      <c r="B97" t="s">
+        <v>227</v>
+      </c>
+      <c r="C97" t="s">
+        <v>51</v>
+      </c>
+      <c r="D97" t="s">
+        <v>14</v>
+      </c>
+      <c r="E97" t="s">
+        <v>24</v>
+      </c>
+      <c r="F97" t="s">
+        <v>14</v>
+      </c>
+      <c r="G97">
+        <v>3300000000</v>
+      </c>
+      <c r="I97">
+        <v>2026</v>
+      </c>
+      <c r="J97" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11">
+      <c r="A98" t="s">
+        <v>228</v>
+      </c>
+      <c r="B98" t="s">
+        <v>229</v>
+      </c>
+      <c r="C98" t="s">
+        <v>51</v>
+      </c>
+      <c r="D98" t="s">
+        <v>14</v>
+      </c>
+      <c r="E98" t="s">
+        <v>24</v>
+      </c>
+      <c r="F98" t="s">
+        <v>14</v>
+      </c>
+      <c r="G98">
+        <v>3300000000</v>
+      </c>
+      <c r="I98">
+        <v>2026</v>
+      </c>
+      <c r="J98" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11">
+      <c r="A99" t="s">
+        <v>230</v>
+      </c>
+      <c r="B99" t="s">
+        <v>231</v>
+      </c>
+      <c r="C99" t="s">
+        <v>51</v>
+      </c>
+      <c r="D99" t="s">
+        <v>14</v>
+      </c>
+      <c r="E99" t="s">
+        <v>24</v>
+      </c>
+      <c r="F99" t="s">
+        <v>14</v>
+      </c>
+      <c r="G99">
+        <v>3300000000</v>
+      </c>
+      <c r="I99">
+        <v>2026</v>
+      </c>
+      <c r="J99" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11">
+      <c r="A100" t="s">
+        <v>232</v>
+      </c>
+      <c r="B100" t="s">
+        <v>233</v>
+      </c>
+      <c r="C100" t="s">
+        <v>51</v>
+      </c>
+      <c r="D100" t="s">
+        <v>14</v>
+      </c>
+      <c r="E100" t="s">
+        <v>24</v>
+      </c>
+      <c r="F100" t="s">
+        <v>14</v>
+      </c>
+      <c r="G100">
+        <v>3300000000</v>
+      </c>
+      <c r="I100">
+        <v>2026</v>
+      </c>
+      <c r="J100" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11">
+      <c r="A101" t="s">
+        <v>234</v>
+      </c>
+      <c r="B101" t="s">
+        <v>235</v>
+      </c>
+      <c r="C101" t="s">
+        <v>51</v>
+      </c>
+      <c r="D101" t="s">
+        <v>14</v>
+      </c>
+      <c r="E101" t="s">
+        <v>24</v>
+      </c>
+      <c r="F101" t="s">
+        <v>14</v>
+      </c>
+      <c r="G101">
+        <v>3300000000</v>
+      </c>
+      <c r="I101">
+        <v>2026</v>
+      </c>
+      <c r="J101" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="102" spans="1:11">
+      <c r="A102" t="s">
+        <v>236</v>
+      </c>
+      <c r="B102" t="s">
+        <v>237</v>
+      </c>
+      <c r="C102" t="s">
+        <v>51</v>
+      </c>
+      <c r="D102" t="s">
+        <v>14</v>
+      </c>
+      <c r="E102" t="s">
+        <v>24</v>
+      </c>
+      <c r="F102" t="s">
+        <v>14</v>
+      </c>
+      <c r="G102">
+        <v>3300000000</v>
+      </c>
+      <c r="I102">
+        <v>2026</v>
+      </c>
+      <c r="J102" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="103" spans="1:11">
+      <c r="A103" t="s">
+        <v>238</v>
+      </c>
+      <c r="B103" t="s">
+        <v>239</v>
+      </c>
+      <c r="C103" t="s">
+        <v>51</v>
+      </c>
+      <c r="D103" t="s">
+        <v>14</v>
+      </c>
+      <c r="E103" t="s">
+        <v>24</v>
+      </c>
+      <c r="F103" t="s">
+        <v>14</v>
+      </c>
+      <c r="G103">
+        <v>3300000000</v>
+      </c>
+      <c r="I103">
+        <v>2026</v>
+      </c>
+      <c r="J103" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="104" spans="1:11">
+      <c r="A104" t="s">
+        <v>240</v>
+      </c>
+      <c r="B104" t="s">
+        <v>241</v>
+      </c>
+      <c r="C104" t="s">
+        <v>51</v>
+      </c>
+      <c r="D104" t="s">
+        <v>14</v>
+      </c>
+      <c r="E104" t="s">
+        <v>24</v>
+      </c>
+      <c r="F104" t="s">
+        <v>14</v>
+      </c>
+      <c r="G104">
+        <v>3300000000</v>
+      </c>
+      <c r="I104">
+        <v>2026</v>
+      </c>
+      <c r="J104" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11">
+      <c r="A105" t="s">
+        <v>242</v>
+      </c>
+      <c r="B105" t="s">
+        <v>243</v>
+      </c>
+      <c r="C105" t="s">
+        <v>51</v>
+      </c>
+      <c r="D105" t="s">
+        <v>14</v>
+      </c>
+      <c r="E105" t="s">
+        <v>24</v>
+      </c>
+      <c r="F105" t="s">
+        <v>14</v>
+      </c>
+      <c r="G105">
+        <v>3300000000</v>
+      </c>
+      <c r="I105">
+        <v>2026</v>
+      </c>
+      <c r="J105" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="106" spans="1:11">
+      <c r="A106" t="s">
+        <v>244</v>
+      </c>
+      <c r="B106" t="s">
+        <v>245</v>
+      </c>
+      <c r="C106" t="s">
+        <v>51</v>
+      </c>
+      <c r="D106" t="s">
+        <v>14</v>
+      </c>
+      <c r="E106" t="s">
+        <v>24</v>
+      </c>
+      <c r="F106" t="s">
+        <v>14</v>
+      </c>
+      <c r="G106">
+        <v>3300000000</v>
+      </c>
+      <c r="I106">
+        <v>2026</v>
+      </c>
+      <c r="J106" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11">
+      <c r="A107" t="s">
+        <v>246</v>
+      </c>
+      <c r="B107" t="s">
+        <v>247</v>
+      </c>
+      <c r="C107" t="s">
+        <v>51</v>
+      </c>
+      <c r="D107" t="s">
+        <v>14</v>
+      </c>
+      <c r="E107" t="s">
+        <v>24</v>
+      </c>
+      <c r="F107" t="s">
+        <v>14</v>
+      </c>
+      <c r="G107">
+        <v>3300000000</v>
+      </c>
+      <c r="I107">
+        <v>2026</v>
+      </c>
+      <c r="J107" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11">
+      <c r="A108" t="s">
+        <v>248</v>
+      </c>
+      <c r="B108" t="s">
+        <v>249</v>
+      </c>
+      <c r="C108" t="s">
+        <v>51</v>
+      </c>
+      <c r="D108" t="s">
+        <v>14</v>
+      </c>
+      <c r="E108" t="s">
+        <v>24</v>
+      </c>
+      <c r="F108" t="s">
+        <v>14</v>
+      </c>
+      <c r="G108">
+        <v>3300000000</v>
+      </c>
+      <c r="I108">
+        <v>2026</v>
+      </c>
+      <c r="J108" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11">
+      <c r="A109" t="s">
+        <v>250</v>
+      </c>
+      <c r="B109" t="s">
+        <v>251</v>
+      </c>
+      <c r="C109" t="s">
+        <v>51</v>
+      </c>
+      <c r="D109" t="s">
+        <v>14</v>
+      </c>
+      <c r="E109" t="s">
+        <v>24</v>
+      </c>
+      <c r="F109" t="s">
+        <v>14</v>
+      </c>
+      <c r="G109">
+        <v>3300000000</v>
+      </c>
+      <c r="I109">
+        <v>2026</v>
+      </c>
+      <c r="J109" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11">
+      <c r="A110" t="s">
+        <v>252</v>
+      </c>
+      <c r="B110" t="s">
+        <v>253</v>
+      </c>
+      <c r="C110" t="s">
+        <v>51</v>
+      </c>
+      <c r="D110" t="s">
+        <v>14</v>
+      </c>
+      <c r="E110" t="s">
+        <v>24</v>
+      </c>
+      <c r="F110" t="s">
+        <v>14</v>
+      </c>
+      <c r="G110">
+        <v>3300000000</v>
+      </c>
+      <c r="I110">
+        <v>2026</v>
+      </c>
+      <c r="J110" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11">
+      <c r="A111" t="s">
+        <v>254</v>
+      </c>
+      <c r="B111" t="s">
+        <v>255</v>
+      </c>
+      <c r="C111" t="s">
+        <v>51</v>
+      </c>
+      <c r="D111" t="s">
+        <v>14</v>
+      </c>
+      <c r="E111" t="s">
+        <v>24</v>
+      </c>
+      <c r="F111" t="s">
+        <v>14</v>
+      </c>
+      <c r="G111">
+        <v>3300000000</v>
+      </c>
+      <c r="I111">
+        <v>2026</v>
+      </c>
+      <c r="J111" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="112" spans="1:11">
+      <c r="A112" t="s">
+        <v>256</v>
+      </c>
+      <c r="B112" t="s">
+        <v>257</v>
+      </c>
+      <c r="C112" t="s">
+        <v>51</v>
+      </c>
+      <c r="D112" t="s">
+        <v>14</v>
+      </c>
+      <c r="E112" t="s">
+        <v>24</v>
+      </c>
+      <c r="F112" t="s">
+        <v>14</v>
+      </c>
+      <c r="G112">
+        <v>3300000000</v>
+      </c>
+      <c r="I112">
+        <v>2026</v>
+      </c>
+      <c r="J112" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11">
+      <c r="A113" t="s">
+        <v>258</v>
+      </c>
+      <c r="B113" t="s">
+        <v>257</v>
+      </c>
+      <c r="C113" t="s">
+        <v>51</v>
+      </c>
+      <c r="D113" t="s">
+        <v>14</v>
+      </c>
+      <c r="E113" t="s">
+        <v>24</v>
+      </c>
+      <c r="F113" t="s">
+        <v>14</v>
+      </c>
+      <c r="G113">
+        <v>3300000000</v>
+      </c>
+      <c r="I113">
+        <v>2026</v>
+      </c>
+      <c r="J113" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="114" spans="1:11">
+      <c r="A114" t="s">
+        <v>259</v>
+      </c>
+      <c r="B114" t="s">
+        <v>260</v>
+      </c>
+      <c r="C114" t="s">
+        <v>51</v>
+      </c>
+      <c r="D114" t="s">
+        <v>14</v>
+      </c>
+      <c r="E114" t="s">
+        <v>24</v>
+      </c>
+      <c r="F114" t="s">
+        <v>14</v>
+      </c>
+      <c r="G114">
+        <v>1081080000</v>
+      </c>
+      <c r="H114">
+        <v>960838000</v>
+      </c>
+      <c r="I114">
+        <v>2026</v>
+      </c>
+      <c r="J114" t="s">
+        <v>16</v>
+      </c>
+      <c r="K114" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="115" spans="1:11">
+      <c r="A115" t="s">
+        <v>262</v>
+      </c>
+      <c r="B115" t="s">
+        <v>263</v>
+      </c>
+      <c r="C115" t="s">
+        <v>51</v>
+      </c>
+      <c r="D115" t="s">
+        <v>14</v>
+      </c>
+      <c r="E115" t="s">
+        <v>24</v>
+      </c>
+      <c r="F115" t="s">
+        <v>14</v>
+      </c>
+      <c r="G115">
+        <v>1201200000</v>
+      </c>
+      <c r="H115">
+        <v>1145186000</v>
+      </c>
+      <c r="I115">
+        <v>2026</v>
+      </c>
+      <c r="J115" t="s">
+        <v>16</v>
+      </c>
+      <c r="K115" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="116" spans="1:11">
+      <c r="A116" t="s">
+        <v>265</v>
+      </c>
+      <c r="B116" t="s">
+        <v>266</v>
+      </c>
+      <c r="C116" t="s">
+        <v>51</v>
+      </c>
+      <c r="D116" t="s">
+        <v>14</v>
+      </c>
+      <c r="E116" t="s">
+        <v>24</v>
+      </c>
+      <c r="F116" t="s">
+        <v>14</v>
+      </c>
+      <c r="G116">
+        <v>1201200000</v>
+      </c>
+      <c r="H116">
+        <v>1064942000</v>
+      </c>
+      <c r="I116">
+        <v>2026</v>
+      </c>
+      <c r="J116" t="s">
+        <v>16</v>
+      </c>
+      <c r="K116" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="117" spans="1:11">
+      <c r="A117" t="s">
+        <v>268</v>
+      </c>
+      <c r="B117" t="s">
+        <v>269</v>
+      </c>
+      <c r="C117" t="s">
+        <v>51</v>
+      </c>
+      <c r="D117" t="s">
+        <v>14</v>
+      </c>
+      <c r="E117" t="s">
+        <v>24</v>
+      </c>
+      <c r="F117" t="s">
+        <v>14</v>
+      </c>
+      <c r="G117">
+        <v>1201200000</v>
+      </c>
+      <c r="I117">
+        <v>2026</v>
+      </c>
+      <c r="J117" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="118" spans="1:11">
+      <c r="A118" t="s">
+        <v>270</v>
+      </c>
+      <c r="B118" t="s">
+        <v>271</v>
+      </c>
+      <c r="C118" t="s">
+        <v>51</v>
+      </c>
+      <c r="D118" t="s">
+        <v>14</v>
+      </c>
+      <c r="E118" t="s">
+        <v>24</v>
+      </c>
+      <c r="F118" t="s">
+        <v>14</v>
+      </c>
+      <c r="G118">
+        <v>1201200000</v>
+      </c>
+      <c r="I118">
+        <v>2026</v>
+      </c>
+      <c r="J118" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="119" spans="1:11">
+      <c r="A119" t="s">
+        <v>272</v>
+      </c>
+      <c r="B119" t="s">
+        <v>271</v>
+      </c>
+      <c r="C119" t="s">
+        <v>51</v>
+      </c>
+      <c r="D119" t="s">
+        <v>14</v>
+      </c>
+      <c r="E119" t="s">
+        <v>24</v>
+      </c>
+      <c r="F119" t="s">
+        <v>14</v>
+      </c>
+      <c r="G119">
+        <v>1201200000</v>
+      </c>
+      <c r="I119">
+        <v>2026</v>
+      </c>
+      <c r="J119" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="120" spans="1:11">
+      <c r="A120" t="s">
+        <v>273</v>
+      </c>
+      <c r="B120" t="s">
+        <v>274</v>
+      </c>
+      <c r="C120" t="s">
+        <v>51</v>
+      </c>
+      <c r="D120" t="s">
+        <v>14</v>
+      </c>
+      <c r="E120" t="s">
+        <v>24</v>
+      </c>
+      <c r="F120" t="s">
+        <v>14</v>
+      </c>
+      <c r="G120">
+        <v>1201200000</v>
+      </c>
+      <c r="H120">
+        <v>1130068000</v>
+      </c>
+      <c r="I120">
+        <v>2026</v>
+      </c>
+      <c r="J120" t="s">
+        <v>16</v>
+      </c>
+      <c r="K120" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="121" spans="1:11">
+      <c r="A121" t="s">
+        <v>276</v>
+      </c>
+      <c r="B121" t="s">
+        <v>277</v>
+      </c>
+      <c r="C121" t="s">
+        <v>51</v>
+      </c>
+      <c r="D121" t="s">
+        <v>14</v>
+      </c>
+      <c r="E121" t="s">
+        <v>24</v>
+      </c>
+      <c r="F121" t="s">
+        <v>14</v>
+      </c>
+      <c r="G121">
+        <v>480480000</v>
+      </c>
+      <c r="I121">
+        <v>2026</v>
+      </c>
+      <c r="J121" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="122" spans="1:11">
+      <c r="A122" t="s">
+        <v>278</v>
+      </c>
+      <c r="B122" t="s">
+        <v>279</v>
+      </c>
+      <c r="C122" t="s">
+        <v>51</v>
+      </c>
+      <c r="D122" t="s">
+        <v>14</v>
+      </c>
+      <c r="E122" t="s">
+        <v>24</v>
+      </c>
+      <c r="F122" t="s">
+        <v>14</v>
+      </c>
+      <c r="G122">
+        <v>720720000</v>
+      </c>
+      <c r="H122">
+        <v>676890000</v>
+      </c>
+      <c r="I122">
+        <v>2026</v>
+      </c>
+      <c r="J122" t="s">
+        <v>16</v>
+      </c>
+      <c r="K122" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="123" spans="1:11">
+      <c r="A123" t="s">
+        <v>281</v>
+      </c>
+      <c r="B123" t="s">
+        <v>282</v>
+      </c>
+      <c r="C123" t="s">
+        <v>51</v>
+      </c>
+      <c r="D123" t="s">
+        <v>14</v>
+      </c>
+      <c r="E123" t="s">
+        <v>24</v>
+      </c>
+      <c r="F123" t="s">
+        <v>14</v>
+      </c>
+      <c r="G123">
+        <v>720720000</v>
+      </c>
+      <c r="H123">
+        <v>674013000</v>
+      </c>
+      <c r="I123">
+        <v>2026</v>
+      </c>
+      <c r="J123" t="s">
+        <v>16</v>
+      </c>
+      <c r="K123" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="124" spans="1:11">
+      <c r="A124" t="s">
+        <v>284</v>
+      </c>
+      <c r="B124" t="s">
+        <v>285</v>
+      </c>
+      <c r="C124" t="s">
+        <v>51</v>
+      </c>
+      <c r="D124" t="s">
+        <v>14</v>
+      </c>
+      <c r="E124" t="s">
+        <v>24</v>
+      </c>
+      <c r="F124" t="s">
+        <v>14</v>
+      </c>
+      <c r="G124">
+        <v>720720000</v>
+      </c>
+      <c r="H124">
+        <v>676545000</v>
+      </c>
+      <c r="I124">
+        <v>2026</v>
+      </c>
+      <c r="J124" t="s">
+        <v>16</v>
+      </c>
+      <c r="K124" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="125" spans="1:11">
+      <c r="A125" t="s">
+        <v>287</v>
+      </c>
+      <c r="B125" t="s">
+        <v>288</v>
+      </c>
+      <c r="C125" t="s">
+        <v>51</v>
+      </c>
+      <c r="D125" t="s">
+        <v>14</v>
+      </c>
+      <c r="E125" t="s">
+        <v>24</v>
+      </c>
+      <c r="F125" t="s">
+        <v>14</v>
+      </c>
+      <c r="G125">
+        <v>720720000</v>
+      </c>
+      <c r="I125">
+        <v>2026</v>
+      </c>
+      <c r="J125" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="126" spans="1:11">
+      <c r="A126" t="s">
+        <v>289</v>
+      </c>
+      <c r="B126" t="s">
+        <v>290</v>
+      </c>
+      <c r="C126" t="s">
+        <v>51</v>
+      </c>
+      <c r="D126" t="s">
+        <v>14</v>
+      </c>
+      <c r="E126" t="s">
+        <v>24</v>
+      </c>
+      <c r="F126" t="s">
+        <v>14</v>
+      </c>
+      <c r="G126">
+        <v>720720000</v>
+      </c>
+      <c r="I126">
+        <v>2026</v>
+      </c>
+      <c r="J126" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="127" spans="1:11">
+      <c r="A127" t="s">
+        <v>291</v>
+      </c>
+      <c r="B127" t="s">
+        <v>292</v>
+      </c>
+      <c r="C127" t="s">
+        <v>51</v>
+      </c>
+      <c r="D127" t="s">
+        <v>14</v>
+      </c>
+      <c r="E127" t="s">
+        <v>24</v>
+      </c>
+      <c r="F127" t="s">
+        <v>14</v>
+      </c>
+      <c r="G127">
+        <v>720720000</v>
+      </c>
+      <c r="I127">
+        <v>2026</v>
+      </c>
+      <c r="J127" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="128" spans="1:11">
+      <c r="A128" t="s">
+        <v>293</v>
+      </c>
+      <c r="B128" t="s">
+        <v>294</v>
+      </c>
+      <c r="C128" t="s">
+        <v>51</v>
+      </c>
+      <c r="D128" t="s">
+        <v>14</v>
+      </c>
+      <c r="E128" t="s">
+        <v>24</v>
+      </c>
+      <c r="F128" t="s">
+        <v>14</v>
+      </c>
+      <c r="G128">
+        <v>720720000</v>
+      </c>
+      <c r="H128">
+        <v>677699000</v>
+      </c>
+      <c r="I128">
+        <v>2026</v>
+      </c>
+      <c r="J128" t="s">
+        <v>16</v>
+      </c>
+      <c r="K128" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="129" spans="1:11">
+      <c r="A129" t="s">
+        <v>295</v>
+      </c>
+      <c r="B129" t="s">
+        <v>296</v>
+      </c>
+      <c r="C129" t="s">
+        <v>51</v>
+      </c>
+      <c r="D129" t="s">
+        <v>14</v>
+      </c>
+      <c r="E129" t="s">
+        <v>24</v>
+      </c>
+      <c r="F129" t="s">
+        <v>14</v>
+      </c>
+      <c r="G129">
+        <v>720720000</v>
+      </c>
+      <c r="I129">
+        <v>2026</v>
+      </c>
+      <c r="J129" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="130" spans="1:11">
+      <c r="A130" t="s">
+        <v>297</v>
+      </c>
+      <c r="B130" t="s">
+        <v>298</v>
+      </c>
+      <c r="C130" t="s">
+        <v>51</v>
+      </c>
+      <c r="D130" t="s">
+        <v>14</v>
+      </c>
+      <c r="E130" t="s">
+        <v>24</v>
+      </c>
+      <c r="F130" t="s">
+        <v>14</v>
+      </c>
+      <c r="G130">
+        <v>720720000</v>
+      </c>
+      <c r="I130">
+        <v>2026</v>
+      </c>
+      <c r="J130" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="131" spans="1:11">
+      <c r="A131" t="s">
+        <v>299</v>
+      </c>
+      <c r="B131" t="s">
+        <v>300</v>
+      </c>
+      <c r="C131" t="s">
+        <v>51</v>
+      </c>
+      <c r="D131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E131" t="s">
+        <v>24</v>
+      </c>
+      <c r="F131" t="s">
+        <v>14</v>
+      </c>
+      <c r="G131">
+        <v>4900000000</v>
+      </c>
+      <c r="I131">
+        <v>2026</v>
+      </c>
+      <c r="J131" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="132" spans="1:11">
+      <c r="A132" t="s">
+        <v>301</v>
+      </c>
+      <c r="B132" t="s">
+        <v>302</v>
+      </c>
+      <c r="C132" t="s">
+        <v>51</v>
+      </c>
+      <c r="D132" t="s">
+        <v>14</v>
+      </c>
+      <c r="E132" t="s">
+        <v>24</v>
+      </c>
+      <c r="F132" t="s">
+        <v>14</v>
+      </c>
+      <c r="G132">
+        <v>4200000000</v>
+      </c>
+      <c r="H132">
+        <v>3971387000</v>
+      </c>
+      <c r="I132">
+        <v>2026</v>
+      </c>
+      <c r="J132" t="s">
+        <v>16</v>
+      </c>
+      <c r="K132" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="133" spans="1:11">
+      <c r="A133" t="s">
+        <v>304</v>
+      </c>
+      <c r="B133" t="s">
+        <v>305</v>
+      </c>
+      <c r="C133" t="s">
+        <v>306</v>
+      </c>
+      <c r="D133" t="s">
+        <v>14</v>
+      </c>
+      <c r="E133" t="s">
+        <v>24</v>
+      </c>
+      <c r="F133" t="s">
+        <v>14</v>
+      </c>
+      <c r="G133">
+        <v>3001750000</v>
+      </c>
+      <c r="I133">
+        <v>2026</v>
+      </c>
+      <c r="J133" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="134" spans="1:11">
+      <c r="A134" t="s">
+        <v>307</v>
+      </c>
+      <c r="B134" t="s">
+        <v>305</v>
+      </c>
+      <c r="C134" t="s">
+        <v>306</v>
+      </c>
+      <c r="D134" t="s">
+        <v>14</v>
+      </c>
+      <c r="E134" t="s">
+        <v>24</v>
+      </c>
+      <c r="F134" t="s">
+        <v>14</v>
+      </c>
+      <c r="G134">
+        <v>3001750000</v>
+      </c>
+      <c r="I134">
+        <v>2026</v>
+      </c>
+      <c r="J134" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="135" spans="1:11">
+      <c r="A135" t="s">
+        <v>308</v>
+      </c>
+      <c r="B135" t="s">
+        <v>309</v>
+      </c>
+      <c r="C135" t="s">
+        <v>51</v>
+      </c>
+      <c r="D135" t="s">
+        <v>14</v>
+      </c>
+      <c r="E135" t="s">
+        <v>24</v>
+      </c>
+      <c r="F135" t="s">
+        <v>14</v>
+      </c>
+      <c r="G135">
+        <v>3000000000</v>
+      </c>
+      <c r="I135">
+        <v>2026</v>
+      </c>
+      <c r="J135" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11">
+      <c r="A136" t="s">
+        <v>310</v>
+      </c>
+      <c r="B136" t="s">
+        <v>311</v>
+      </c>
+      <c r="C136" t="s">
+        <v>51</v>
+      </c>
+      <c r="D136" t="s">
+        <v>14</v>
+      </c>
+      <c r="E136" t="s">
+        <v>24</v>
+      </c>
+      <c r="F136" t="s">
+        <v>25</v>
+      </c>
+      <c r="G136">
+        <v>1500000000</v>
+      </c>
+      <c r="H136">
+        <v>1422909000</v>
+      </c>
+      <c r="I136">
+        <v>2026</v>
+      </c>
+      <c r="J136" t="s">
+        <v>16</v>
+      </c>
+      <c r="K136" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="137" spans="1:11">
+      <c r="A137" t="s">
+        <v>313</v>
+      </c>
+      <c r="B137" t="s">
+        <v>314</v>
+      </c>
+      <c r="C137" t="s">
+        <v>51</v>
+      </c>
+      <c r="D137" t="s">
+        <v>14</v>
+      </c>
+      <c r="E137" t="s">
+        <v>24</v>
+      </c>
+      <c r="F137" t="s">
+        <v>25</v>
+      </c>
+      <c r="G137">
+        <v>800000000</v>
+      </c>
+      <c r="I137">
+        <v>2026</v>
+      </c>
+      <c r="J137" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="138" spans="1:11">
+      <c r="A138" t="s">
+        <v>315</v>
+      </c>
+      <c r="B138" t="s">
+        <v>316</v>
+      </c>
+      <c r="C138" t="s">
+        <v>51</v>
+      </c>
+      <c r="D138" t="s">
+        <v>14</v>
+      </c>
+      <c r="E138" t="s">
+        <v>24</v>
+      </c>
+      <c r="F138" t="s">
+        <v>25</v>
+      </c>
+      <c r="G138">
         <v>2076480000</v>
       </c>
-      <c r="I85">
-[...2 lines deleted...]
-      <c r="J85" t="s">
+      <c r="I138">
+        <v>2026</v>
+      </c>
+      <c r="J138" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>